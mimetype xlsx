--- v5 (2026-02-19)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e361f830bcc4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040d1b56a2c04c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94ace57360f4aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re108b41a4aa44a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79dc64970f804089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94ace57360f4aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23924539103044ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re108b41a4aa44a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>87,145</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>