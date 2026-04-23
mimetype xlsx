--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040d1b56a2c04c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0614e1fa42a1410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re108b41a4aa44a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14be556a9c8444a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23924539103044ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re108b41a4aa44a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74db20385ec49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14be556a9c8444a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>