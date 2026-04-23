--- v7 (2026-04-23)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0614e1fa42a1410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19ffbee42db4fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14be556a9c8444a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c183317bd849a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74db20385ec49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14be556a9c8444a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfb6ea9980124312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c183317bd849a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,825</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>