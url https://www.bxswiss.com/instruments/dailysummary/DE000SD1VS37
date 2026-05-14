--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19ffbee42db4fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5492777a60c4980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c183317bd849a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88d004c77304d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfb6ea9980124312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c183317bd849a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ec8bc831cc4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88d004c77304d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>