--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5492777a60c4980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f6b2b796b44d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88d004c77304d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5092558e72714cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ec8bc831cc4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88d004c77304d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f08797adffa4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5092558e72714cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>23,265</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,645</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>28,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,370</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>