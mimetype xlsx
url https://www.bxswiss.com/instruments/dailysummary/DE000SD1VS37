--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f6b2b796b44d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99edcc59433f4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5092558e72714cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196db3bde5434b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f08797adffa4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5092558e72714cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c33bf8b13e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196db3bde5434b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>28,295</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,615</x:t>
-[...296 lines deleted...]
-          <x:t>32,645</x:t>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>