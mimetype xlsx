--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99edcc59433f4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd058c46b3c10452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196db3bde5434b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edbac6de6c64286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c33bf8b13e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196db3bde5434b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadcafabec4b475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edbac6de6c64286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>