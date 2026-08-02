--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd058c46b3c10452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2fcc5f751144cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edbac6de6c64286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65df5f4440774c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadcafabec4b475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edbac6de6c64286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11296937fa334bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65df5f4440774c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>17,625</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,080</x:t>
-[...301 lines deleted...]
-          <x:t>14,290</x:t>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>