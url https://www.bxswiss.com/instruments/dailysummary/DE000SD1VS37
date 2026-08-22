--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2fcc5f751144cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d75a98991b04f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65df5f4440774c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5950100d984cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11296937fa334bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65df5f4440774c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b38f506a064fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5950100d984cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>