--- v14 (2026-08-22)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d75a98991b04f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde8addf817742bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5950100d984cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2434f398b31c48ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b38f506a064fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5950100d984cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a8ed2972e34553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2434f398b31c48ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>15,675</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>20,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,060</x:t>
-[...355 lines deleted...]
-          <x:t>21,675</x:t>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>