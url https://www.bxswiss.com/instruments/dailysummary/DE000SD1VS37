--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde8addf817742bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0802ca3b98794486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2434f398b31c48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra85b82dc8e3949e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a8ed2972e34553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2434f398b31c48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38702f683b8d4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra85b82dc8e3949e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,315</x:t>
-[...4 lines deleted...]
-          <x:t>12,815</x:t>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>