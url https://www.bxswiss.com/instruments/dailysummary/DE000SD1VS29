--- v14 (2026-08-22)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9223ea85854dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20b9ab4360b43a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8025f616b6cc4355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed9984abd8342bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4139581022a64f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8025f616b6cc4355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf0b4e4bb30496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed9984abd8342bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>55,105</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>66,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>