--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20b9ab4360b43a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b7c9b4d5404961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed9984abd8342bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b2505d9e9a42be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf0b4e4bb30496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed9984abd8342bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00b0682a217c4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b2505d9e9a42be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>