--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bc85499b6d4c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c83d9867de495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55eca236b3a4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8013d187fa42c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4c83cb77ad4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55eca236b3a4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbceedb0a5db64e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8013d187fa42c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>