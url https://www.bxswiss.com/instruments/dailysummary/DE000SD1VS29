--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c83d9867de495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f0217e97154bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8013d187fa42c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5905ef4a6594657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbceedb0a5db64e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8013d187fa42c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87244c049e924fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5905ef4a6594657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>