--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f0217e97154bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dddd6a93e049a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5905ef4a6594657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a19dc636a64526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87244c049e924fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5905ef4a6594657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e11ab3ba1e44597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a19dc636a64526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>