--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dddd6a93e049a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b31b5d9e134fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a19dc636a64526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb3bb6e7a124fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e11ab3ba1e44597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a19dc636a64526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4737fb302ed34c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb3bb6e7a124fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>