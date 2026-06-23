--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b31b5d9e134fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6ce5c1e5114dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafb3bb6e7a124fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b33cee2c8e4b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4737fb302ed34c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafb3bb6e7a124fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbd3af2c9d64abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b33cee2c8e4b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,765</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>78,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,800</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>