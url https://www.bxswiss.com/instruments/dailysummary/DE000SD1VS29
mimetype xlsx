--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6ce5c1e5114dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd217d23746604924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b33cee2c8e4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80be4d371b2a4a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbd3af2c9d64abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b33cee2c8e4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbdc9ba0e754ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80be4d371b2a4a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>