--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd217d23746604924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd243369e8a4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80be4d371b2a4a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0060e0f8cf7f4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbdc9ba0e754ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80be4d371b2a4a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45300fac7e0e4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0060e0f8cf7f4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>62,165</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,575</x:t>
-[...114 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,170</x:t>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,845</x:t>
-[...323 lines deleted...]
-          <x:t>47,680</x:t>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>