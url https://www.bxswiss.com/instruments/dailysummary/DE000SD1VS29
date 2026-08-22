--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd243369e8a4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9223ea85854dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0060e0f8cf7f4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8025f616b6cc4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45300fac7e0e4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0060e0f8cf7f4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4139581022a64f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8025f616b6cc4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>