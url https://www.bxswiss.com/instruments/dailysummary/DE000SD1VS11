--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453de61e289947e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0d1e82f34c49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa21711f606e4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d12b27c4af4b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2a99b725854fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa21711f606e4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac7d10c3de54635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d12b27c4af4b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>