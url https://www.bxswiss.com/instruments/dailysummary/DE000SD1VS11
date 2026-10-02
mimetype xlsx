--- v16 (2026-09-11)
+++ v17 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0d1e82f34c49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08556d2f4c014270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d12b27c4af4b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1062eb712584789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac7d10c3de54635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d12b27c4af4b4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d3eb41b0164b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1062eb712584789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,005</x:t>
-[...139 lines deleted...]
-          <x:t>26,815</x:t>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>26,615</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>26,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>