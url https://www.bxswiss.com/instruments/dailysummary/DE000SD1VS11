--- v17 (2026-10-02)
+++ v18 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08556d2f4c014270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffe67b9d64b4569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1062eb712584789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e31d687f4d64fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d3eb41b0164b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1062eb712584789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbde4329c49548a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e31d687f4d64fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>26,615</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>