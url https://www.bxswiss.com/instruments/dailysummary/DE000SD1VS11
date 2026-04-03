--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04190671365543ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb85fb76a5c4545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e1f034aa8d4601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cecf706d78a4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd9b218f65c4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e1f034aa8d4601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191b2d2a2a9d4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cecf706d78a4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>10,430</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,420</x:t>
-[...48 lines deleted...]
-          <x:t>14,785</x:t>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,185</x:t>
-[...215 lines deleted...]
-          <x:t>15,505</x:t>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>