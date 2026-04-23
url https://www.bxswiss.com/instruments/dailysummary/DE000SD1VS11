--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb85fb76a5c4545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce22f7a311b4986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cecf706d78a4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c9d3bfc5b143f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191b2d2a2a9d4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cecf706d78a4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cc4f2cc11d41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c9d3bfc5b143f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>14,785</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,185</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>13,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,995</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>