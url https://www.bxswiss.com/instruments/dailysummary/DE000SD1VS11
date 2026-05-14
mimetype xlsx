--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce22f7a311b4986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3036c61e75e49cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c9d3bfc5b143f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192c457c3df34775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cc4f2cc11d41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c9d3bfc5b143f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c8e0ea8de14e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192c457c3df34775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>18,780</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,835</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>17,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,840</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>