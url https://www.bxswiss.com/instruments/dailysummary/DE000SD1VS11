--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3036c61e75e49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bcd3a457f84f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192c457c3df34775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f8ad2e9a554af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c8e0ea8de14e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192c457c3df34775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c87b19266a0401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f8ad2e9a554af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>