--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bcd3a457f84f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf4576e7e0b4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f8ad2e9a554af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20006927298c44a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c87b19266a0401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f8ad2e9a554af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c31a193edd54cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20006927298c44a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>13,745</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>13,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>