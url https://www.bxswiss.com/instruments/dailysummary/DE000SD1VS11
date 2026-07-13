--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf4576e7e0b4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e18427fd73b41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20006927298c44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafcc5d9bd1f4b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c31a193edd54cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20006927298c44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8077da0ec11d4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafcc5d9bd1f4b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>13,145</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,775</x:t>
-[...188 lines deleted...]
-          <x:t>13,610</x:t>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,250</x:t>
-[...63 lines deleted...]
-          <x:t>13,575</x:t>
+          <x:t>15,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>