--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e18427fd73b41d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33179eef9d24074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafcc5d9bd1f4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cebe3856f44ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8077da0ec11d4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafcc5d9bd1f4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6528d037e74dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cebe3856f44ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>13,610</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,860</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>15,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,150</x:t>
-[...264 lines deleted...]
-          <x:t>17,695</x:t>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>15,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>