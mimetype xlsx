--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33179eef9d24074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453de61e289947e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cebe3856f44ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa21711f606e4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6528d037e74dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cebe3856f44ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2a99b725854fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa21711f606e4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Deutsche Börse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>14,035</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>17,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,195</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>