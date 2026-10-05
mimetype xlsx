--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a18559d54fb4726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b676a3981af498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ec9333e20146c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fdff3faf6fd4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69baa6f1c0ff49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ec9333e20146c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b6c9f2e51945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fdff3faf6fd4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,470</x:t>
-[...16 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>28,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>