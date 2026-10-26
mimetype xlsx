--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b676a3981af498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra947252f20954505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fdff3faf6fd4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212cbbbe6c2e4229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b6c9f2e51945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fdff3faf6fd4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055651a8e69b4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212cbbbe6c2e4229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>