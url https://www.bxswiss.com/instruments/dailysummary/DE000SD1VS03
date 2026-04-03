--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac306f1467544184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ff0c42048e4ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf53c3266e5dd4e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7284eefb3c4ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9639ac2b414a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf53c3266e5dd4e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8499462a36224ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7284eefb3c4ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>26,225</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>