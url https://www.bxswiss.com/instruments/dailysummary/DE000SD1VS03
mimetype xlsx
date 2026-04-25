--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ff0c42048e4ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9de79dd34c64c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7284eefb3c4ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2fb1cbcaa04f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8499462a36224ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7284eefb3c4ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3198d324c2c4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2fb1cbcaa04f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,935</x:t>
-[...468 lines deleted...]
-          <x:t>11,040</x:t>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>