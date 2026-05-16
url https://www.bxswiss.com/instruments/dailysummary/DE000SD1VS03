--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9de79dd34c64c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510960f0d90a4fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2fb1cbcaa04f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97aae80ca3fe426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3198d324c2c4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2fb1cbcaa04f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5904f50d9fe74e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97aae80ca3fe426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,925</x:t>
-[...522 lines deleted...]
-          <x:t>12,815</x:t>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>