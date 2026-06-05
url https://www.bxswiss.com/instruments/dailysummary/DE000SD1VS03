--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510960f0d90a4fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219bafaef64341d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97aae80ca3fe426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98a4d7efa0d4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5904f50d9fe74e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97aae80ca3fe426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80bf6e5c0f2e4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98a4d7efa0d4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>17,120</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,810</x:t>
-[...21 lines deleted...]
-          <x:t>14,800</x:t>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>13,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>11,865</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>