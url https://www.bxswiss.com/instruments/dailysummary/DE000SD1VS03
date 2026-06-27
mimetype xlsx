--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219bafaef64341d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e5725e04b64cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98a4d7efa0d4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ed86309ef7408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80bf6e5c0f2e4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98a4d7efa0d4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d80a2e29464a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ed86309ef7408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>12,465</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,675</x:t>
-[...436 lines deleted...]
-          <x:t>14,145</x:t>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>