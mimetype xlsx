--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e5725e04b64cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb079ca0396c4943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ed86309ef7408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6103df6f0e5d4704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d80a2e29464a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ed86309ef7408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b0f14f2cdb4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6103df6f0e5d4704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>