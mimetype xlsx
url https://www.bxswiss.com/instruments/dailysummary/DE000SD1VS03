--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb079ca0396c4943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra591bef915cc40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6103df6f0e5d4704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f19f7e9cfb4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b0f14f2cdb4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6103df6f0e5d4704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b377522d83480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f19f7e9cfb4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>23,385</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,245</x:t>
-[...65 lines deleted...]
-          <x:t>19,225</x:t>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,700</x:t>
-[...146 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>24,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...181 lines deleted...]
-          <x:t>22,125</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>