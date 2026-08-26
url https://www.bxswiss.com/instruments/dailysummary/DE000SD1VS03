--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra591bef915cc40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79441dcf5fd940c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f19f7e9cfb4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea02aa0c7dc447a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b377522d83480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f19f7e9cfb4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6340ac44fa34b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea02aa0c7dc447a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>24,655</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>