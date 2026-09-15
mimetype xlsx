--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79441dcf5fd940c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a18559d54fb4726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea02aa0c7dc447a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ec9333e20146c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6340ac44fa34b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea02aa0c7dc447a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69baa6f1c0ff49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ec9333e20146c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VS03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>25,155</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>25,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,915</x:t>
-[...92 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,470</x:t>
-[...198 lines deleted...]
-          <x:t>25,820</x:t>
+          <x:t>28,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>