--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43849552dc1b4381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re711ec86c2ac4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a80433ce2dd4434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562dd38089a842a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d494d11db7d4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a80433ce2dd4434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7910bcabb6ad4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562dd38089a842a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,793</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,751</x:t>
-[...43 lines deleted...]
-          <x:t>0,784</x:t>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>0,748</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,886</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>