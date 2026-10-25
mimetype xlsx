--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re711ec86c2ac4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f03588d8d649cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562dd38089a842a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7cf54901564855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7910bcabb6ad4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562dd38089a842a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b3ef94e1784c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7cf54901564855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,690</x:t>
-[...571 lines deleted...]
-          <x:t>0,972</x:t>
+          <x:t>0,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>