--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd3f9bbd6d6403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e815728410648a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874939608910442e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1be18812154976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586503a46627406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874939608910442e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbab904fa1cb4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1be18812154976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,889</x:t>
-[...11 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,100</x:t>
-[...21 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>27.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,933</x:t>
-[...279 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>