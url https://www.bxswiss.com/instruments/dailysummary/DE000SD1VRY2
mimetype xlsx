--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e815728410648a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941730376b494d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1be18812154976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660ebb5337e94277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbab904fa1cb4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1be18812154976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd6225655ff415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660ebb5337e94277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,949</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...509 lines deleted...]
-          <x:t>0,826</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,852</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>