--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941730376b494d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421bf5860aa34245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660ebb5337e94277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d85601c74a4437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd6225655ff415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660ebb5337e94277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328121cb81664252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d85601c74a4437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,972</x:t>
-[...286 lines deleted...]
-          <x:t>0,984</x:t>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,983</x:t>
-[...247 lines deleted...]
-          <x:t>0,926</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>