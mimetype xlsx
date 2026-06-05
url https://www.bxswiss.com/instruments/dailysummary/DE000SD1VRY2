--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421bf5860aa34245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b76a25ef774509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d85601c74a4437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1128404226340a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328121cb81664252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d85601c74a4437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46d61ea42a645d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1128404226340a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,906</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,904</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,889</x:t>
-[...566 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>