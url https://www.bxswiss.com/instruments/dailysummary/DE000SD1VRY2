--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b76a25ef774509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cf9e88c55b46ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1128404226340a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3cdc0f71e24f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46d61ea42a645d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1128404226340a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49dbff719fe4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3cdc0f71e24f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>1,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...237 lines deleted...]
-          <x:t>0,852</x:t>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,938</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>0,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>