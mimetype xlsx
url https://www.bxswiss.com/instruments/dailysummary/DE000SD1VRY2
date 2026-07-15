--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cf9e88c55b46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c29263999da4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3cdc0f71e24f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R429f400767184d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49dbff719fe4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3cdc0f71e24f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a2817b44654131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R429f400767184d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,851</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,829</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,886</x:t>
-[...247 lines deleted...]
-          <x:t>0,809</x:t>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,826</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>