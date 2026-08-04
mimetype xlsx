--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c29263999da4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06474fe9f60a405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R429f400767184d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6cb31d7fc54557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a2817b44654131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R429f400767184d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b55880220b04fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6cb31d7fc54557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...58 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,918</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>0,918</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,882</x:t>
-[...296 lines deleted...]
-          <x:t>0,860</x:t>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>