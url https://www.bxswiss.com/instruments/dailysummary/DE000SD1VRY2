--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06474fe9f60a405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98794e0e12fb4793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6cb31d7fc54557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb969f2c26ad64bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b55880220b04fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6cb31d7fc54557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d135e438714991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb969f2c26ad64bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,914</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,908</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,848</x:t>
-[...183 lines deleted...]
-          <x:t>0,818</x:t>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,778</x:t>
-[...107 lines deleted...]
-          <x:t>0,743</x:t>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,671</x:t>
-[...85 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>