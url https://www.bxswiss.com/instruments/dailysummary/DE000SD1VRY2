--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98794e0e12fb4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43849552dc1b4381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb969f2c26ad64bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a80433ce2dd4434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d135e438714991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb969f2c26ad64bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d494d11db7d4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a80433ce2dd4434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sanofi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,857</x:t>
-[...441 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>