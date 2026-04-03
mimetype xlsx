--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5446c91b00ac4eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e60cf34442a474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3123f697c754994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b1430b3e904cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa4d745c1eb4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3123f697c754994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697a7f4b9cc94d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b1430b3e904cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,412</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>