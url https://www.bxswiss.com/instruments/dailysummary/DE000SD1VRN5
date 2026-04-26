--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e60cf34442a474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd355085272fd4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b1430b3e904cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re279f64954a449bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697a7f4b9cc94d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b1430b3e904cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea69ff36427046e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re279f64954a449bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,448</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,409</x:t>
-[...26 lines deleted...]
-          <x:t>0,386</x:t>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>