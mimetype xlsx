--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd355085272fd4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbc1e5c488c4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re279f64954a449bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c90386272c24395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea69ff36427046e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re279f64954a449bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0643b28e81434748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c90386272c24395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>0,493</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,429</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...80 lines deleted...]
-          <x:t>0,524</x:t>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>