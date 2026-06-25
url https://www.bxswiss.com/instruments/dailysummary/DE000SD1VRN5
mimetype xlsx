--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbc1e5c488c4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8471faf0eb054222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c90386272c24395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8428086c13d046a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0643b28e81434748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c90386272c24395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R376b12fb3c6344df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8428086c13d046a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,252</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...70 lines deleted...]
-          <x:t>0,247</x:t>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,232</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,224</x:t>
-[...16 lines deleted...]
-          <x:t>0,228</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>