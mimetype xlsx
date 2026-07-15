--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8471faf0eb054222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157fd1cce16341a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8428086c13d046a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb51fabefa546db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R376b12fb3c6344df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8428086c13d046a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30083a1c2fc74796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb51fabefa546db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,232</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,224</x:t>
-[...16 lines deleted...]
-          <x:t>0,228</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>0,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,173</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>