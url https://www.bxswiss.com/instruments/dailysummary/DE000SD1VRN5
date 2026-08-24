--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157fd1cce16341a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe937d6b6ef4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb51fabefa546db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a86b5f61a1d450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30083a1c2fc74796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb51fabefa546db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90a90674e504d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a86b5f61a1d450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,189</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...227 lines deleted...]
-          <x:t>0,142</x:t>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
-[...26 lines deleted...]
-          <x:t>0,150</x:t>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,157</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...36 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>