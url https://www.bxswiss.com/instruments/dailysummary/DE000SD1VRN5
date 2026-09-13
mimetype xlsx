--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe937d6b6ef4e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re358be29fe434faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a86b5f61a1d450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bfc4e98fc94441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90a90674e504d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a86b5f61a1d450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925501bd42a44685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bfc4e98fc94441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Merck KGaA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...571 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>