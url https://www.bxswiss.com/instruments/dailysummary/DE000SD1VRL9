--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2cfe65676c4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re243111cea734aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3754e794f90644b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd249e3945ed14268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644b2871a3954146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3754e794f90644b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0464144ea2748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd249e3945ed14268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>0,364</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,360</x:t>
-[...134 lines deleted...]
-          <x:t>0,362</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>