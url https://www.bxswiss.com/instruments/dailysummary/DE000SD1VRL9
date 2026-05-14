--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re243111cea734aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54cafa3eec8e40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd249e3945ed14268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf598ee887da94d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0464144ea2748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd249e3945ed14268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7769b47a459d4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf598ee887da94d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,350</x:t>
-[...16 lines deleted...]
-          <x:t>0,368</x:t>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>0,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>