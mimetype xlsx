--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54cafa3eec8e40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab0c28fba4b4e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf598ee887da94d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bfa735e48f74b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7769b47a459d4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf598ee887da94d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67ce0e2dd8a41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bfa735e48f74b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,293</x:t>
-[...43 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...296 lines deleted...]
-          <x:t>0,329</x:t>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>