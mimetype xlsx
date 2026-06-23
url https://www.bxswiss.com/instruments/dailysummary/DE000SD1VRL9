--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab0c28fba4b4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef746c0c5844ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bfa735e48f74b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra678c5580f6d4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67ce0e2dd8a41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bfa735e48f74b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2676d35af74431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra678c5580f6d4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...58 lines deleted...]
-          <x:t>0,267</x:t>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>0,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>