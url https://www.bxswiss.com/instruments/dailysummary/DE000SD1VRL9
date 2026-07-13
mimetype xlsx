--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef746c0c5844ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4eb345d5e9f4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra678c5580f6d4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4faad24aa4d940b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2676d35af74431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra678c5580f6d4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538fe3fffe1c4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4faad24aa4d940b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,226</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,227</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,236</x:t>
-[...198 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>