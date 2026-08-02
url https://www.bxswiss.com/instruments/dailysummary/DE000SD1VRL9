--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4eb345d5e9f4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4a406de47e42d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4faad24aa4d940b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac26ce6305ab4da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538fe3fffe1c4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4faad24aa4d940b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f889b784834218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac26ce6305ab4da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,223</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...21 lines deleted...]
-          <x:t>0,208</x:t>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,201</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...80 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>