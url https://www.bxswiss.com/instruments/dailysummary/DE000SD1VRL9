--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4a406de47e42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra100d2bdd8f94d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac26ce6305ab4da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2da598f6024a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03f889b784834218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac26ce6305ab4da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024233d057114d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2da598f6024a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on L'Oreal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...26 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...21 lines deleted...]
-          <x:t>0,202</x:t>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,238</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...313 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>0,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>