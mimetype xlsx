--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0339d19fb2174b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86486ca3c2c54c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e1d761a53b84fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bdc9f9850ff444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7bd6bddaa274cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e1d761a53b84fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6c14ed8a3643b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bdc9f9850ff444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,910</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>29.01.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,970</x:t>
-[...441 lines deleted...]
-          <x:t>2,735</x:t>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>