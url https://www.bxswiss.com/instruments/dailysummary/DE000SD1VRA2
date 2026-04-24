--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86486ca3c2c54c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a31a753a9c04037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bdc9f9850ff444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c4b202322b49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6c14ed8a3643b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bdc9f9850ff444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c65dae2e71e481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c4b202322b49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,200</x:t>
-[...4 lines deleted...]
-          <x:t>5,550</x:t>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>6,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>