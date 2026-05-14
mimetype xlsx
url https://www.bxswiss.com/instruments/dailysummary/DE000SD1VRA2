--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a31a753a9c04037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47152a45c2e44417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c4b202322b49c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3c8427de2a4062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c65dae2e71e481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c4b202322b49c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c271aecd7442ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3c8427de2a4062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>5,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>31.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>6,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>