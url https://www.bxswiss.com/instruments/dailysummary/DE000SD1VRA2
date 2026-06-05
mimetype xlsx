--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47152a45c2e44417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1122957e6c04561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3c8427de2a4062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0e8dd37e5e40f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c271aecd7442ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3c8427de2a4062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ca850446bf4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0e8dd37e5e40f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>6,155</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>