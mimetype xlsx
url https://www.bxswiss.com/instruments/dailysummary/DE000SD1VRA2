--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1122957e6c04561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8547c66e0cf49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0e8dd37e5e40f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad91d1f3fcd4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ca850446bf4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0e8dd37e5e40f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e89847038f84d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad91d1f3fcd4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,700</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>5,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,990</x:t>
-[...296 lines deleted...]
-          <x:t>5,205</x:t>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>