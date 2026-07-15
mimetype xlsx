--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8547c66e0cf49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f03e7c8c4164c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad91d1f3fcd4efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09ba34664274c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e89847038f84d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad91d1f3fcd4efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9b23e4afee4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09ba34664274c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,370</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...124 lines deleted...]
-          <x:t>3,915</x:t>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,730</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>