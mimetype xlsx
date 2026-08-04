--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f03e7c8c4164c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc182938733154aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09ba34664274c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0950885a2ebe4382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9b23e4afee4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09ba34664274c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6af92186fad4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0950885a2ebe4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>3,365</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>2,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,840</x:t>
-[...16 lines deleted...]
-          <x:t>2,965</x:t>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,845</x:t>
-[...188 lines deleted...]
-          <x:t>3,185</x:t>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>