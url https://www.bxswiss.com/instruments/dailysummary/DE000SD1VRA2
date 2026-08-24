--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc182938733154aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcde5d77c3349de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0950885a2ebe4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775d80c59b7143e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6af92186fad4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0950885a2ebe4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975b633500614708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775d80c59b7143e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,965</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>