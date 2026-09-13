--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcde5d77c3349de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra170f6fb8c9f45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775d80c59b7143e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d51c9e88fe4d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975b633500614708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775d80c59b7143e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d2ccb55201438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d51c9e88fe4d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VRA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>2,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>