--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9bfec36abca427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15eaa24350d420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca5de6854cb4098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f10bafe816e452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfeb5d505b6e4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca5de6854cb4098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cfd4ab832c465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f10bafe816e452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vonovia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VR87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...509 lines deleted...]
-          <x:t>0,682</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,666</x:t>
-[...112 lines deleted...]
-          <x:t>0,794</x:t>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>