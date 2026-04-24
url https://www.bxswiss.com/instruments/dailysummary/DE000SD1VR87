--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15eaa24350d420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8aae32f0aeb4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f10bafe816e452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693d5dcf483b4b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cfd4ab832c465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f10bafe816e452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04084bc175044c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693d5dcf483b4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vonovia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VR87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,566</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>0,892</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>