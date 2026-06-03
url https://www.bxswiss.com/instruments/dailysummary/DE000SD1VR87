--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8aae32f0aeb4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0720f50031c343b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693d5dcf483b4b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28439e634f7f4218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04084bc175044c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693d5dcf483b4b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdffcf384364e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28439e634f7f4218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vonovia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VR87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,944</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,886</x:t>
-[...92 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,747</x:t>
-[...38 lines deleted...]
-          <x:t>0,779</x:t>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,749</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>