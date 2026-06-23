--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0720f50031c343b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32838fc6bf2e4592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28439e634f7f4218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335e9d706e774aa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdffcf384364e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28439e634f7f4218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfd962ee0284d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335e9d706e774aa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vonovia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VR87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,833</x:t>
-[...4 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,818</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,850</x:t>
-[...414 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>