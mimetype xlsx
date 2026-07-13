--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32838fc6bf2e4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ce8cc44bab4751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335e9d706e774aa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb20ed8679ae468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfd962ee0284d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335e9d706e774aa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13167b8be8ff4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb20ed8679ae468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vonovia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VR87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,744</x:t>
-[...53 lines deleted...]
-          <x:t>0,756</x:t>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,711</x:t>
-[...458 lines deleted...]
-          <x:t>0,806</x:t>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>