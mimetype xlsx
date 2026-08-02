--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ce8cc44bab4751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b1900879104708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb20ed8679ae468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3dcd26ed2dc42d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13167b8be8ff4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb20ed8679ae468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e8129c2cdc47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3dcd26ed2dc42d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vonovia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VR87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,733</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,846</x:t>
-[...188 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...97 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,698</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,626</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>