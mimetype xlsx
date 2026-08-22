--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b1900879104708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fb32d192e04320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3dcd26ed2dc42d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d9093d5825e4737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e8129c2cdc47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3dcd26ed2dc42d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490637728b68444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d9093d5825e4737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Vonovia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VR87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,698</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,686</x:t>
-[...4 lines deleted...]
-          <x:t>0,628</x:t>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,688</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,714</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>0,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>