--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4194f73ced8e43ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64af8918b294ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06920f31ac0646d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26058e62dd2d4ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642f9c9b42bf4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06920f31ac0646d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d726e6e0264954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26058e62dd2d4ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...210 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,542</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,542</x:t>
-[...92 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,678</x:t>
-[...198 lines deleted...]
-          <x:t>0,464</x:t>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>