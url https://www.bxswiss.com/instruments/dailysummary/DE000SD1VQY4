--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64af8918b294ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b03937c4b64649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26058e62dd2d4ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0f269db0654f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d726e6e0264954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26058e62dd2d4ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83abf3d084f74f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0f269db0654f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...558 lines deleted...]
-          <x:t>0,564</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,567</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>