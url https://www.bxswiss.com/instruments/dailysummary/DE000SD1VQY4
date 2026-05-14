--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b03937c4b64649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0381061cec14556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0f269db0654f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88d778c59ed43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83abf3d084f74f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0f269db0654f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b284082daf4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88d778c59ed43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>0,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>