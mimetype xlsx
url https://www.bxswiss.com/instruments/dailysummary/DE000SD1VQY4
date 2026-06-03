--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0381061cec14556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729ed252443e4c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88d778c59ed43d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aedb50b6be4ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b284082daf4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88d778c59ed43d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca01768de7043b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aedb50b6be4ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,612</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,628</x:t>
-[...11 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,634</x:t>
-[...80 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>