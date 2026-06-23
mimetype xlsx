--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729ed252443e4c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab981967b12e4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aedb50b6be4ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d286170d954763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca01768de7043b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aedb50b6be4ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f02b1bbf5c14e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d286170d954763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...504 lines deleted...]
-          <x:t>0,623</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>