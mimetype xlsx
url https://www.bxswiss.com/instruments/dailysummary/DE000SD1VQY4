--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab981967b12e4d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daad8932d8d407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d286170d954763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36daa553b1184c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f02b1bbf5c14e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d286170d954763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ca7c16abec4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36daa553b1184c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,553</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,528</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...146 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,571</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>