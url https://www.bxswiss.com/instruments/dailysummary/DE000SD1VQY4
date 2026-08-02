--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daad8932d8d407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8775eb5bdf34410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36daa553b1184c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d66f9b81b547e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ca7c16abec4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36daa553b1184c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2904e8fc35f840e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d66f9b81b547e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,378</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,353</x:t>
-[...11 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...139 lines deleted...]
-          <x:t>0,358</x:t>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>