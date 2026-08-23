--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8775eb5bdf34410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786568300aaa45e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d66f9b81b547e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1764e0c458674926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2904e8fc35f840e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d66f9b81b547e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d43b2b830e44ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1764e0c458674926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,336</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,371</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,409</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,474</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,454</x:t>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>