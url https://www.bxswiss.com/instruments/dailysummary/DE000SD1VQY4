--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786568300aaa45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b583e48ddc4487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1764e0c458674926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab2849250af4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d43b2b830e44ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1764e0c458674926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf24c61dca424e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab2849250af4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,409</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,474</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,454</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>