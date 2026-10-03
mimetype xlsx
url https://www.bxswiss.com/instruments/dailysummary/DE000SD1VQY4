--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b583e48ddc4487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33ad7ddc6944834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab2849250af4c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d9f9b228b74f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf24c61dca424e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab2849250af4c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98360f79ab84a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d9f9b228b74f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,478</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,552</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>