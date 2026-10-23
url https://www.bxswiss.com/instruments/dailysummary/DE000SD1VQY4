--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33ad7ddc6944834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3fdaa47467416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d9f9b228b74f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295a68316ec14e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98360f79ab84a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d9f9b228b74f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1beedad28f4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295a68316ec14e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Danone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,594</x:t>
-[...11 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>0,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>