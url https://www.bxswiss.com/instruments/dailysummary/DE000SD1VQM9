--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d766bfca8674b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf546459dbc7747bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd012171492764f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec987bf4e7ae49e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb5fa146f474dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd012171492764f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22cddd29ce824007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec987bf4e7ae49e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,525</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,470</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>