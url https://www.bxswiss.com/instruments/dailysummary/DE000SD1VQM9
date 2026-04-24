--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf546459dbc7747bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e3ec0297e84c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec987bf4e7ae49e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c15eb4d7a7475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22cddd29ce824007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec987bf4e7ae49e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3c50d4aa55457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c15eb4d7a7475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,570</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,530</x:t>
-[...355 lines deleted...]
-          <x:t>3,950</x:t>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>