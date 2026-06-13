--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e3ec0297e84c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa13c048feb94f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c15eb4d7a7475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeeea51c2f5e499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3c50d4aa55457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c15eb4d7a7475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff23d4116084b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeeea51c2f5e499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,260</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>4,005</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>