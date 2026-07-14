--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa13c048feb94f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd4dae4f23148a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeeea51c2f5e499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7c521a559144ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff23d4116084b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeeea51c2f5e499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0baf6eb0014f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7c521a559144ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>4,725</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,540</x:t>
-[...16 lines deleted...]
-          <x:t>4,780</x:t>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,190</x:t>
-[...21 lines deleted...]
-          <x:t>3,985</x:t>
+          <x:t>3,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,960</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,850</x:t>
-[...382 lines deleted...]
-          <x:t>4,335</x:t>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>