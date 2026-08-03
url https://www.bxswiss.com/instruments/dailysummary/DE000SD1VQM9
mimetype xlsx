--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd4dae4f23148a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0828710a73c4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7c521a559144ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450d66461d874210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0baf6eb0014f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7c521a559144ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fdec49cbd7423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450d66461d874210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>