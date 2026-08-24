--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0828710a73c4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e39166f016a4355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450d66461d874210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a475e5bad14b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fdec49cbd7423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450d66461d874210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c5686a75b74168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a475e5bad14b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,915</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,780</x:t>
-[...6 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,640</x:t>
-[...377 lines deleted...]
-          <x:t>2,365</x:t>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>