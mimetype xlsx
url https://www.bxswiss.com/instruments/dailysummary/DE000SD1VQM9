--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e39166f016a4355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0555be37fd94a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a475e5bad14b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a889835080b4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c5686a75b74168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a475e5bad14b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53f824a51b94b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a889835080b4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,825</x:t>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,790</x:t>
-[...11 lines deleted...]
-          <x:t>2,535</x:t>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>2,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
-[...259 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>2,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>