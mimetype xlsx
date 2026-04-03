--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2fd0322a9c4da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57d2b3dc6a64eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0332d8a379ad47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5062414329214a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774589d7500c40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0332d8a379ad47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra440ff0b69ac47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5062414329214a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>