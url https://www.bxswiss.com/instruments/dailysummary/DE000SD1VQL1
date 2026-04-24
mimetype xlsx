--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57d2b3dc6a64eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0ac2e2228f44a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5062414329214a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038347ef14054b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra440ff0b69ac47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5062414329214a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b9dc1cdf5d471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038347ef14054b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,306</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...21 lines deleted...]
-          <x:t>0,367</x:t>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...38 lines deleted...]
-          <x:t>0,373</x:t>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...210 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>31.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,409</x:t>
-[...43 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>0,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>