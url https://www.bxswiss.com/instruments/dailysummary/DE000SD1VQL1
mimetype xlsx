--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0ac2e2228f44a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b34f8085de4ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038347ef14054b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3abc874fc44339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b9dc1cdf5d471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038347ef14054b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48981c459b9e4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3abc874fc44339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,536</x:t>
-[...227 lines deleted...]
-          <x:t>0,389</x:t>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,384</x:t>
-[...328 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>