--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b34f8085de4ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2b2d3d1dd3415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3abc874fc44339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e023156d7d4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48981c459b9e4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3abc874fc44339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95b84fdf62d4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e023156d7d4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,458</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,441</x:t>
-[...48 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>