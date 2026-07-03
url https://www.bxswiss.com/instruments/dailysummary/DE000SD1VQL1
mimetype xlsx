--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2b2d3d1dd3415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa38ee612f704800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e023156d7d4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebfd877f8134d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95b84fdf62d4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e023156d7d4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb045acfd1d344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebfd877f8134d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,536</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,407</x:t>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,537</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,530</x:t>
-[...97 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,587</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>