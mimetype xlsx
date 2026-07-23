--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa38ee612f704800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28c590ce8fd4db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebfd877f8134d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf99c2c0b0ce42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb045acfd1d344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebfd877f8134d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6e9902a0ab4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf99c2c0b0ce42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,496</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...43 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>