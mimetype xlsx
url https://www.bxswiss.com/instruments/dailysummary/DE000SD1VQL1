--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28c590ce8fd4db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fc01a032b540bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf99c2c0b0ce42e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2c7388fdc246c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6e9902a0ab4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf99c2c0b0ce42e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc97abd7b57d45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2c7388fdc246c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...85 lines deleted...]
-          <x:t>0,196</x:t>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...43 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...53 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,193</x:t>
-[...80 lines deleted...]
-          <x:t>0,204</x:t>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>