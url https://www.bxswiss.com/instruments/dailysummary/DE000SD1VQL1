--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25fc01a032b540bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147074d56a23429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2c7388fdc246c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3595237690f043ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc97abd7b57d45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2c7388fdc246c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf509c591bb79406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3595237690f043ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Beiersdorf</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,213</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...21 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,189</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>0,184</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,172</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...85 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>