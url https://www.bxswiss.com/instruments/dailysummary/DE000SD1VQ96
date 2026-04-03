--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592abe5662b04aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516b812fac064fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5712928370f34911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dc1ce91807480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66bbba85b6f54cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5712928370f34911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227c04e1016f45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dc1ce91807480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>