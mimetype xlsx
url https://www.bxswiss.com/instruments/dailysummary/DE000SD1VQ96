--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516b812fac064fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63fc0e9590c47ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dc1ce91807480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5486c783bbef4877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227c04e1016f45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dc1ce91807480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643851ff25e24cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5486c783bbef4877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,877</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,877</x:t>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>