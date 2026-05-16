--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63fc0e9590c47ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b23d6a28174c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5486c783bbef4877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2359eab4a31488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643851ff25e24cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5486c783bbef4877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51dedc0fd09f460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2359eab4a31488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,884</x:t>
-[...38 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,947</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,892</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>1,060</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>