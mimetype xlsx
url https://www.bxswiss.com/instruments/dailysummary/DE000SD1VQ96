--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b23d6a28174c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814e03077579494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2359eab4a31488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f1dcaf513d4c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51dedc0fd09f460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2359eab4a31488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7442e57703c44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f1dcaf513d4c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...446 lines deleted...]
-          <x:t>0,629</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,826</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,807</x:t>
-[...134 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>