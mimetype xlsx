--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814e03077579494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b41d545e1b4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f1dcaf513d4c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6869df0c27b4b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7442e57703c44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f1dcaf513d4c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34a64c28b8445df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6869df0c27b4b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...603 lines deleted...]
-          <x:t>0,534</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>