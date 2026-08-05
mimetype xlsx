--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b41d545e1b4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4939961820f493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6869df0c27b4b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57519d74b4994162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34a64c28b8445df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6869df0c27b4b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963e608414914fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57519d74b4994162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...114 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,291</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,280</x:t>
-[...161 lines deleted...]
-          <x:t>0,328</x:t>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>