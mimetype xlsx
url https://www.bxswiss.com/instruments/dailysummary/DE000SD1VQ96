--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4939961820f493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e97a5241b44b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57519d74b4994162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48bff456708428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963e608414914fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57519d74b4994162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265e7012282f4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48bff456708428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,277</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,291</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>0,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,293</x:t>
-[...146 lines deleted...]
-          <x:t>0,266</x:t>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...26 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>