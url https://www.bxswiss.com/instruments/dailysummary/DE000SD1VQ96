--- v12 (2026-08-25)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e97a5241b44b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7cf3d35fe94b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48bff456708428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra831d6b05bc44754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265e7012282f4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48bff456708428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra820e9e398da4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra831d6b05bc44754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Henkel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,307</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>0,238</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>