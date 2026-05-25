--- v6 (2026-05-05)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013078ebfb754cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8f694c94bc4ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836870bf63084c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fc21c664aa450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e676f6b234941f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836870bf63084c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee4c4b4eba0437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fc21c664aa450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>