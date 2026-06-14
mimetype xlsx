--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8f694c94bc4ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a9d43a8fb247bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fc21c664aa450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431d99a765424a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee4c4b4eba0437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fc21c664aa450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb374fc8897b4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431d99a765424a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...43 lines deleted...]
-          <x:t>0,362</x:t>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,343</x:t>
-[...463 lines deleted...]
-          <x:t>0,392</x:t>
+          <x:t>0,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>