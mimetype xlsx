--- v12 (2026-09-03)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5999410bdfd9471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433b6cd15dbe470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f70619a78e3419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a19fc8149c4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6803484978e74724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f70619a78e3419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb8279d2f4e4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a19fc8149c4a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,191</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...11 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,119</x:t>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,149</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,148</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>0,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>