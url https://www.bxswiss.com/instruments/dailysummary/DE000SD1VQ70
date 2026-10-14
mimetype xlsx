--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433b6cd15dbe470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca79e1014254030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a19fc8149c4a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79f8ee7bf774772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb8279d2f4e4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a19fc8149c4a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b978c03d9cc4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79f8ee7bf774772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
-[...11 lines deleted...]
-          <x:t>0,159</x:t>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,162</x:t>
-[...33 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,172</x:t>
-[...26 lines deleted...]
-          <x:t>0,167</x:t>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>