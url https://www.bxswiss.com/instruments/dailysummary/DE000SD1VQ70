--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca79e1014254030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ed0cb9e198a4973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79f8ee7bf774772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551a203e79644db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b978c03d9cc4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79f8ee7bf774772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a4d52688e84a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551a203e79644db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,162</x:t>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...43 lines deleted...]
-          <x:t>0,148</x:t>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,144</x:t>
-[...296 lines deleted...]
-          <x:t>0,191</x:t>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>