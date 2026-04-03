--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02489b757ad04229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8faa58b28e4e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bbac07f16447d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d187dfd852a43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ee127a99354831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bbac07f16447d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd06cf62bb6b4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d187dfd852a43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius Medical Care</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...16 lines deleted...]
-          <x:t>1,010</x:t>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>0,953</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...333 lines deleted...]
-          <x:t>0,967</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>