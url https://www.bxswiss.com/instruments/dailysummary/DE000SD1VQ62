--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8faa58b28e4e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4eeff553624e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d187dfd852a43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4617c3d0284c4d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd06cf62bb6b4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d187dfd852a43a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e3fd517d554216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4617c3d0284c4d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius Medical Care</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
-[...11 lines deleted...]
-          <x:t>0,947</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,914</x:t>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>1,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>