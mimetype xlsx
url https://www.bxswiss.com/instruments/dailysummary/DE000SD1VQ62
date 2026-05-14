--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4eeff553624e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2625ff20e4c14062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4617c3d0284c4d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde19ac84b19e405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e3fd517d554216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4617c3d0284c4d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07ce06ae38645e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde19ac84b19e405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius Medical Care</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,305</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...21 lines deleted...]
-          <x:t>1,125</x:t>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>0,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>