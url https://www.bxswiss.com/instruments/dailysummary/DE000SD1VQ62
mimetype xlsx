--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2625ff20e4c14062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae3b0c969664d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde19ac84b19e405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20ceefe628e44d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07ce06ae38645e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde19ac84b19e405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402b23c507cc4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20ceefe628e44d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius Medical Care</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,888</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>0,981</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,968</x:t>
-[...65 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>1,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>