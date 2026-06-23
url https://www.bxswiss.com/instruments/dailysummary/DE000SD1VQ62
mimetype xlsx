--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae3b0c969664d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf41ff39caeb49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20ceefe628e44d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb59a13e6294634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402b23c507cc4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20ceefe628e44d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f84eda3c68445f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb59a13e6294634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius Medical Care</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...539 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>