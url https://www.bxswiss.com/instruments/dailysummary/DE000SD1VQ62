--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf41ff39caeb49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8028b7b60e484b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb59a13e6294634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53998f7e64054131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f84eda3c68445f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb59a13e6294634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7131aedf7bb646db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53998f7e64054131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius Medical Care</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>