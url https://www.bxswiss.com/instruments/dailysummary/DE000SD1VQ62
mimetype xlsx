--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8028b7b60e484b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264e2592db9340be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53998f7e64054131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6abae26cdc69405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7131aedf7bb646db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53998f7e64054131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4330a1478cd84a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6abae26cdc69405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius Medical Care</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,607</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,572</x:t>
-[...43 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,567</x:t>
-[...70 lines deleted...]
-          <x:t>0,574</x:t>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...259 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>