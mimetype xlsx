--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264e2592db9340be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3104d7dc554a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6abae26cdc69405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa56db487cc94ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4330a1478cd84a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6abae26cdc69405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recafce84968d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa56db487cc94ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Fresenius Medical Care</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VQ62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,536</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,392</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>