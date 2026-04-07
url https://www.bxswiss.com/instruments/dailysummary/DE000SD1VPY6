--- v2 (2026-02-21)
+++ v3 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742e58b24d1d47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc774a0f246cf47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d9233c7116482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201344f94db94f9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5f53df64c949e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d9233c7116482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d00547880664d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201344f94db94f9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,296</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.02.2026</x:t>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,183</x:t>
-[...377 lines deleted...]
-          <x:t>0,113</x:t>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>