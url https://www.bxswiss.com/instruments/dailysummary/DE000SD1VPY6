--- v3 (2026-04-07)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc774a0f246cf47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7994fba7d3e4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201344f94db94f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7213a5fca084db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d00547880664d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201344f94db94f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f73c8b726240ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7213a5fca084db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,177</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,196</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,206</x:t>
-[...124 lines deleted...]
-          <x:t>0,177</x:t>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,164</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>