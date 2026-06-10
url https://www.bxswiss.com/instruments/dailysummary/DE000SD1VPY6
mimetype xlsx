--- v4 (2026-04-27)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7994fba7d3e4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77c1d55f931485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7213a5fca084db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192e491f88db4b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f73c8b726240ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7213a5fca084db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra276ab6a6f34496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192e491f88db4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>0,126</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>