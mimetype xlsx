--- v5 (2026-06-10)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77c1d55f931485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3c04c765b46f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192e491f88db4b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e34d75c50f45bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra276ab6a6f34496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192e491f88db4b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252a9d0714a14908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e34d75c50f45bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Swatch Group B</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...151 lines deleted...]
-          <x:t>0,068</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...323 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>