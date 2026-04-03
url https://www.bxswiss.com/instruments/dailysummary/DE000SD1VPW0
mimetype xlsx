--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa8998c59a94453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a057bd46914af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df7e396c3234076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c72ea80849b4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0b4d9293eb46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df7e396c3234076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50dea11bd4549c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c72ea80849b4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,268</x:t>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,268</x:t>
-[...21 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,282</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,282</x:t>
-[...38 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>0,267</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>