--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a057bd46914af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda727e6141d3477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c72ea80849b4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d94c998c5f45db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50dea11bd4549c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c72ea80849b4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a1a948f2fd4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d94c998c5f45db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,256</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
-[...65 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...350 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>