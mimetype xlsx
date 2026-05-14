--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda727e6141d3477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f79eae8363b442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d94c998c5f45db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reffe1b3d16bc4650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a1a948f2fd4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d94c998c5f45db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493e1daa020d4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reffe1b3d16bc4650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,408</x:t>
-[...58 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,337</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...4 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>