--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f79eae8363b442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf373214dbd364643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reffe1b3d16bc4650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07374f6c2dca4ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493e1daa020d4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reffe1b3d16bc4650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedcd46736f74df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07374f6c2dca4ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>