--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf373214dbd364643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb18ddd3e3945cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07374f6c2dca4ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e7ccb1d92741d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedcd46736f74df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07374f6c2dca4ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826f836682fc4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e7ccb1d92741d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,167</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>