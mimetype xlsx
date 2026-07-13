--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb18ddd3e3945cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e61960d2e14287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e7ccb1d92741d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3403ec94124a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826f836682fc4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e7ccb1d92741d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd305f96d66134bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3403ec94124a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...16 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,159</x:t>
-[...16 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>