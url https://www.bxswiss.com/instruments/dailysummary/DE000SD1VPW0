--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e61960d2e14287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044670a42308465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3403ec94124a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0261c78f8b4a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd305f96d66134bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3403ec94124a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2eb7c06543d4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0261c78f8b4a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,172</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>