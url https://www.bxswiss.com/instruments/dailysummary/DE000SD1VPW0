--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044670a42308465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd0adf7f179468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0261c78f8b4a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fce69fe53e461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2eb7c06543d4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0261c78f8b4a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84b721c50524774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fce69fe53e461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,148</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,143</x:t>
-[...87 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...60 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,113</x:t>
-[...70 lines deleted...]
-          <x:t>0,111</x:t>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,093</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,092</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>