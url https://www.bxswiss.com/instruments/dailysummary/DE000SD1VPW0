--- v11 (2026-08-22)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd0adf7f179468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e676a884a94cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fce69fe53e461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5945b2f58a654863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84b721c50524774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fce69fe53e461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fcd2c224124954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5945b2f58a654863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,079</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,080</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>