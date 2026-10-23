--- v14 (2026-09-12)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa92ab9043b47a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee9411204394d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f6a25fc1294aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa62622b75ee41c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf289ffaf4818446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f6a25fc1294aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1d2743109b4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa62622b75ee41c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,929</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,929</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,010</x:t>
-[...16 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>1,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>