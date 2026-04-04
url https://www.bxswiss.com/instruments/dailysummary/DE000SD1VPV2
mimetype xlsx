--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17cf2aad5b04176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7ec1c9c6804a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a344b2a1b34480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc350c107dcbe4d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624e7d51d3ad4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a344b2a1b34480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8ac73c58bc4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc350c107dcbe4d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,320</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...38 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...92 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>