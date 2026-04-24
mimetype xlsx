--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7ec1c9c6804a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26ea98601f3486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc350c107dcbe4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd15d041c4834d97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8ac73c58bc4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc350c107dcbe4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51851bff767d4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd15d041c4834d97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...161 lines deleted...]
-          <x:t>1,545</x:t>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>