--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26ea98601f3486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895078f7030045ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd15d041c4834d97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e968fbd488b409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51851bff767d4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd15d041c4834d97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f42125244d45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e968fbd488b409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,855</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,720</x:t>
-[...6 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,845</x:t>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
-[...188 lines deleted...]
-          <x:t>1,640</x:t>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>