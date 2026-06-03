--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895078f7030045ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d89553b48fe4e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e968fbd488b409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd498f29b3b9a4b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f42125244d45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e968fbd488b409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5cc22a95744b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd498f29b3b9a4b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,775</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,430</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,530</x:t>
-[...286 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,470</x:t>
-[...134 lines deleted...]
-          <x:t>1,680</x:t>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>