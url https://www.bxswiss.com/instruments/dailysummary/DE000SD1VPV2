--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d89553b48fe4e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff15b97ab8d4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd498f29b3b9a4b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e56eddba1474622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5cc22a95744b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd498f29b3b9a4b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e711f09b4244398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e56eddba1474622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,470</x:t>
-[...205 lines deleted...]
-          <x:t>1,650</x:t>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,540</x:t>
-[...16 lines deleted...]
-          <x:t>1,535</x:t>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,440</x:t>
-[...97 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,365</x:t>
-[...87 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,450</x:t>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>