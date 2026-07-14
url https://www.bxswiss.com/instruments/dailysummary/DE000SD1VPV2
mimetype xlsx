--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff15b97ab8d4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda21ee02f69d4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e56eddba1474622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43014ca956c48c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e711f09b4244398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e56eddba1474622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0aaf1bc008c462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43014ca956c48c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,375</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,350</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,290</x:t>
-[...80 lines deleted...]
-          <x:t>1,290</x:t>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>