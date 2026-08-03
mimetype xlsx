--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda21ee02f69d4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833d8e5799814388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43014ca956c48c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6b1a2b0ee64a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0aaf1bc008c462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43014ca956c48c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R675bbd5ef9ab4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6b1a2b0ee64a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,090</x:t>
-[...323 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>