--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833d8e5799814388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa92ab9043b47a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6b1a2b0ee64a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f6a25fc1294aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R675bbd5ef9ab4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6b1a2b0ee64a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf289ffaf4818446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f6a25fc1294aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,992</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...43 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>0,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>