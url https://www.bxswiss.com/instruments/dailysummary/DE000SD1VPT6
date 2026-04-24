--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba260bb893784bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc542a9e8035449ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d8ac8d041f4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b969f234d64c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfcc1310ff245e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d8ac8d041f4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c53da9bffd740d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b969f234d64c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,452</x:t>
-[...85 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,502</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>