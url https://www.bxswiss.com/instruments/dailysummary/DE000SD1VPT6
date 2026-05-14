--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc542a9e8035449ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abd47b1e8474c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b969f234d64c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a29e69112fd4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c53da9bffd740d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b969f234d64c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8029bccd844a4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a29e69112fd4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>0,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>