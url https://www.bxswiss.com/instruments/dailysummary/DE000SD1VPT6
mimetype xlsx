--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abd47b1e8474c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc847ce0d3746dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a29e69112fd4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R647c8410f714415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8029bccd844a4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a29e69112fd4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6ba40d354648fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R647c8410f714415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,413</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,409</x:t>
-[...227 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>