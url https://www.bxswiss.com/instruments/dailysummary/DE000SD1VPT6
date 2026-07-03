--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc847ce0d3746dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d975eec2ea4a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R647c8410f714415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d40221826c4a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6ba40d354648fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R647c8410f714415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4e41d6cc604eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d40221826c4a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,542</x:t>
-[...85 lines deleted...]
-          <x:t>0,464</x:t>
+          <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,450</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,463</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>