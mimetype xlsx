--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d975eec2ea4a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e56f22cd5b4c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d40221826c4a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419d62d3b2ca4798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4e41d6cc604eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d40221826c4a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46726cc2903d4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419d62d3b2ca4798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,454</x:t>
-[...31 lines deleted...]
-          <x:t>0,443</x:t>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,459</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,449</x:t>
-[...463 lines deleted...]
-          <x:t>0,410</x:t>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>