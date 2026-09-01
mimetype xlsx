--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e56f22cd5b4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fcd1fde99094f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419d62d3b2ca4798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3356d740f434bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46726cc2903d4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419d62d3b2ca4798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124b012ec0cf40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3356d740f434bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,427</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,428</x:t>
-[...210 lines deleted...]
-          <x:t>0,407</x:t>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>0,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>