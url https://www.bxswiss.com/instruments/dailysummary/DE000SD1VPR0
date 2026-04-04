--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46aa261cd7c34950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b7e11c1d0d4e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea0d53193c44761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra439f4c3a4204be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5908ba53bd7b4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea0d53193c44761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a84bb2b25b410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra439f4c3a4204be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,583</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>