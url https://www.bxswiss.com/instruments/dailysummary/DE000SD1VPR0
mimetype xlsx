--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b7e11c1d0d4e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4062a4faed34f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra439f4c3a4204be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb02d531d7d64a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a84bb2b25b410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra439f4c3a4204be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba734c3de8d04963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb02d531d7d64a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,795</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,719</x:t>
-[...43 lines deleted...]
-          <x:t>0,750</x:t>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,706</x:t>
-[...409 lines deleted...]
-          <x:t>0,726</x:t>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>