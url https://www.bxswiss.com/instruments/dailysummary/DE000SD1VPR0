--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4062a4faed34f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re232b596132f4cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb02d531d7d64a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a26ab9280346d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba734c3de8d04963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb02d531d7d64a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bcf3e963e14123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a26ab9280346d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,796</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...75 lines deleted...]
-          <x:t>0,686</x:t>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,757</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,756</x:t>
-[...70 lines deleted...]
-          <x:t>0,762</x:t>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,726</x:t>
-[...141 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,736</x:t>
-[...63 lines deleted...]
-          <x:t>0,644</x:t>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>