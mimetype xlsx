--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re232b596132f4cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55eb63332a94a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a26ab9280346d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74f40f9e5da4e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bcf3e963e14123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a26ab9280346d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34b9bbd7ded468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74f40f9e5da4e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,762</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,726</x:t>
-[...43 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...134 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,644</x:t>
-[...350 lines deleted...]
-          <x:t>0,674</x:t>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>