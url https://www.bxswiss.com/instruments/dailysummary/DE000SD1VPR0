--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra55eb63332a94a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30361ecd512a473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74f40f9e5da4e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fe75217ed1419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34b9bbd7ded468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74f40f9e5da4e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44eb0c8b399f487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fe75217ed1419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,688</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,674</x:t>
-[...16 lines deleted...]
-          <x:t>0,688</x:t>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,674</x:t>
-[...151 lines deleted...]
-          <x:t>0,580</x:t>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,564</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>