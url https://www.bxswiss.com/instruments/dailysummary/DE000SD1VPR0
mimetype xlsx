--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30361ecd512a473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6fa86917e340a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fe75217ed1419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652f1b82fce54a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44eb0c8b399f487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fe75217ed1419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee8941512cf4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652f1b82fce54a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,589</x:t>
-[...215 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,503</x:t>
-[...38 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,553</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,502</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,529</x:t>
-[...21 lines deleted...]
-          <x:t>0,504</x:t>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,458</x:t>
-[...139 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>