--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6fa86917e340a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b7c1911b1f493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652f1b82fce54a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664d0b35b73741b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee8941512cf4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652f1b82fce54a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd79f0b7a804bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664d0b35b73741b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,504</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,458</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>