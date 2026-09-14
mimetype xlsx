--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b7c1911b1f493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ba7a7e7eb64d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664d0b35b73741b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ffb3b029c346d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd79f0b7a804bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664d0b35b73741b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33358edbf3724d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ffb3b029c346d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,516</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,293</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>