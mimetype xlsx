--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b5730669e846f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de1084fd34247d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad8648104574f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6837e8a68149d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0d50eaf9a645f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad8648104574f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f368a4ace64be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6837e8a68149d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,645</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,495</x:t>
-[...6 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,735</x:t>
-[...522 lines deleted...]
-          <x:t>5,085</x:t>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>