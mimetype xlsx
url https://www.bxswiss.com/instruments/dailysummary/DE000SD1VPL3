--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de1084fd34247d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8df7511265247ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6837e8a68149d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dec29b66cf42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f368a4ace64be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6837e8a68149d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9aed7bb1fa4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dec29b66cf42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,175</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,000</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>5,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>5,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>