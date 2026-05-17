--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8df7511265247ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19572ebb4234d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dec29b66cf42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cec42570aa54de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9aed7bb1fa4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dec29b66cf42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e740f53710d4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cec42570aa54de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,520</x:t>
-[...31 lines deleted...]
-          <x:t>5,125</x:t>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>5,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,365</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,180</x:t>
         </x:is>
       </x:c>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>