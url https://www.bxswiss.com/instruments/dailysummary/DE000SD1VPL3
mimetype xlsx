--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19572ebb4234d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed741e7dde04995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cec42570aa54de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb06400413af4bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e740f53710d4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cec42570aa54de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a4cdf9801547f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb06400413af4bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>4,205</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,795</x:t>
-[...26 lines deleted...]
-          <x:t>3,795</x:t>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,885</x:t>
-[...16 lines deleted...]
-          <x:t>4,035</x:t>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,490</x:t>
-[...70 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,860</x:t>
-[...117 lines deleted...]
-          <x:t>4,450</x:t>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>