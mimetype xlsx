--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed741e7dde04995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e8b39a736c444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb06400413af4bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fd0e82cd014d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a4cdf9801547f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb06400413af4bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47beec4333e41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fd0e82cd014d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,490</x:t>
-[...16 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>19.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,175</x:t>
-[...4 lines deleted...]
-          <x:t>3,885</x:t>
+          <x:t>4,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>3,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,725</x:t>
-[...193 lines deleted...]
-          <x:t>4,550</x:t>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>