--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e8b39a736c444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4139734536d4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fd0e82cd014d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd32e8590a3547e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47beec4333e41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fd0e82cd014d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c83c45b16504b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd32e8590a3547e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,965</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>3,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,805</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>3,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>