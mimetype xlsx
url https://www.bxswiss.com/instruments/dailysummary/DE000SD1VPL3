--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4139734536d4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b5f4476a3a4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd32e8590a3547e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77d18827bf24d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c83c45b16504b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd32e8590a3547e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ac695a50ac4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77d18827bf24d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>3,730</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,260</x:t>
-[...70 lines deleted...]
-          <x:t>3,235</x:t>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,045</x:t>
-[...350 lines deleted...]
-          <x:t>2,995</x:t>
+          <x:t>3,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>