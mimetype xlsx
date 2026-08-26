--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b5f4476a3a4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214aeacf9ebb4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77d18827bf24d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re147fcc6598d4db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ac695a50ac4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77d18827bf24d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97af5badf48496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re147fcc6598d4db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,920</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,895</x:t>
-[...16 lines deleted...]
-          <x:t>3,015</x:t>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,815</x:t>
-[...43 lines deleted...]
-          <x:t>3,085</x:t>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,075</x:t>
-[...254 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,530</x:t>
-[...252 lines deleted...]
-          <x:t>3,090</x:t>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>