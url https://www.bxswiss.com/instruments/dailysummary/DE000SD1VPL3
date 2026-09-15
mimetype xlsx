--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214aeacf9ebb4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e072936e8034a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re147fcc6598d4db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1574e7bf0d6440ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97af5badf48496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re147fcc6598d4db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91d3c09890c4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1574e7bf0d6440ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,220</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,220</x:t>
-[...200 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,235</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,295</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...274 lines deleted...]
-          <x:t>3,320</x:t>
+          <x:t>3,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>