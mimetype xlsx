--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a88174b8c3f457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4166d324912640ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4af1fa31c6204f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96bb969395b4afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79dc00ed5e704d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4af1fa31c6204f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a7385be63e4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96bb969395b4afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,404</x:t>
-[...156 lines deleted...]
-          <x:t>0,400</x:t>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,400</x:t>
-[...382 lines deleted...]
-          <x:t>0,424</x:t>
+          <x:t>0,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>