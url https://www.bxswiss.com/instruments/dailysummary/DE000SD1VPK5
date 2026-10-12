--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4166d324912640ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343db65e56454f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96bb969395b4afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2211346196154834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a7385be63e4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96bb969395b4afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c4b0285f514dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2211346196154834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,386</x:t>
-[...11 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...16 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,418</x:t>
-[...16 lines deleted...]
-          <x:t>0,430</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...16 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>0,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>