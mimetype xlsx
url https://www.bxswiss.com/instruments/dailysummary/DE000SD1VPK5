--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343db65e56454f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc51fbe349349df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2211346196154834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60003fd97be94175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c4b0285f514dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2211346196154834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce82b2df9ac94ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60003fd97be94175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,451</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...566 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>