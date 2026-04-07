--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b3163331d14493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a3f61bae2e471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9adb6e32305446e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ea91bc007c4001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d231ff3be874c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9adb6e32305446e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69dc90d3c84541a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ea91bc007c4001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,948</x:t>
-[...16 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,120</x:t>
-[...330 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>0,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>