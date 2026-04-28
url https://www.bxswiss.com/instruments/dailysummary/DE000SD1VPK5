--- v5 (2026-04-07)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a3f61bae2e471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c70ddca2a440e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ea91bc007c4001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba71c77348b44ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69dc90d3c84541a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ea91bc007c4001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeee97c3f8434533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba71c77348b44ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>0,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>