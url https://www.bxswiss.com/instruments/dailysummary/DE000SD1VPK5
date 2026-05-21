--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c70ddca2a440e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555be01f36de4302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba71c77348b44ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20a6c3531ba4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeee97c3f8434533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba71c77348b44ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R799a8f514ba14ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20a6c3531ba4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,972</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,950</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,926</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>