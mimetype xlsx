--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555be01f36de4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c1ab940edb4302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20a6c3531ba4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2106ff8e67240b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R799a8f514ba14ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20a6c3531ba4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e5e9b5294743fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2106ff8e67240b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,522</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,552</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...11 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,550</x:t>
-[...70 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,597</x:t>
-[...21 lines deleted...]
-          <x:t>0,742</x:t>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,720</x:t>
-[...87 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,766</x:t>
-[...198 lines deleted...]
-          <x:t>0,604</x:t>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>