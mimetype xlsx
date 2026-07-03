--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c1ab940edb4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec8a886a8014ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2106ff8e67240b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08fb24dfcf3e4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e5e9b5294743fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2106ff8e67240b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852bf9ea7a814597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08fb24dfcf3e4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,766</x:t>
-[...161 lines deleted...]
-          <x:t>0,608</x:t>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
-[...16 lines deleted...]
-          <x:t>0,614</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>0,631</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>