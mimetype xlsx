--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec8a886a8014ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a29518518245ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08fb24dfcf3e4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103d9ffa0d0045ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852bf9ea7a814597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08fb24dfcf3e4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65696e5e394d42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103d9ffa0d0045ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,536</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>