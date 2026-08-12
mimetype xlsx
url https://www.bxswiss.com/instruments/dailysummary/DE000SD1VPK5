--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a29518518245ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62c941476b2442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103d9ffa0d0045ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd6e8b727514ca3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65696e5e394d42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103d9ffa0d0045ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b41fba2d234146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd6e8b727514ca3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,422</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,367</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...252 lines deleted...]
-          <x:t>0,297</x:t>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>