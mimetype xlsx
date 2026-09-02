--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62c941476b2442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a88174b8c3f457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd6e8b727514ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4af1fa31c6204f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b41fba2d234146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd6e8b727514ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79dc00ed5e704d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4af1fa31c6204f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Nestle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>0,383</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,383</x:t>
-[...301 lines deleted...]
-          <x:t>0,404</x:t>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>