--- v13 (2026-09-13)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e24bdf8ea554faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1add3fdeb44d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e52545a5b14e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96100281aa4d4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4ee2ab2e774b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e52545a5b14e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf969c5b9a0874ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96100281aa4d4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...70 lines deleted...]
-          <x:t>0,482</x:t>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,466</x:t>
-[...21 lines deleted...]
-          <x:t>0,527</x:t>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,508</x:t>
-[...16 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,537</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>