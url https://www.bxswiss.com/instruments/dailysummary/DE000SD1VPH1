--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1add3fdeb44d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1d78051e9e430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96100281aa4d4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb95127a487954b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf969c5b9a0874ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96100281aa4d4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04f74c897984e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb95127a487954b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>04.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,562</x:t>
-[...166 lines deleted...]
-          <x:t>0,454</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,512</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>