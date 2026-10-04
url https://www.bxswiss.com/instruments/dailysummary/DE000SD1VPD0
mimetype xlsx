--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96aded65abc049ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eeb230bf33e4a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162adf48711d40f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd18a17bf604834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce48f37092624e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162adf48711d40f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007458dd2dc440fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd18a17bf604834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,823</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,857</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,811</x:t>
-[...404 lines deleted...]
-          <x:t>0,893</x:t>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>