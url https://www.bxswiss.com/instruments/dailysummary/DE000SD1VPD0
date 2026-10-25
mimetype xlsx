--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eeb230bf33e4a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbb8f31cceb4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd18a17bf604834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e5b60864df40ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007458dd2dc440fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd18a17bf604834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref71dcd1a6174a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e5b60864df40ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,687</x:t>
-[...6 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...92 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,646</x:t>
-[...117 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>