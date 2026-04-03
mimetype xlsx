--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9773991a9c4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe91100a944e44f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf9acc21182433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4d593597a54c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac39cbd71a24c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf9acc21182433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9623a3435aa41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4d593597a54c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,825</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>1,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...16 lines deleted...]
-          <x:t>2,195</x:t>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,015</x:t>
-[...436 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>