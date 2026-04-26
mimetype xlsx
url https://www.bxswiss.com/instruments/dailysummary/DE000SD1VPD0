--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe91100a944e44f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adfd5a8e20b438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4d593597a54c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc871ab6275a842a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9623a3435aa41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4d593597a54c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5025eb8c64614414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc871ab6275a842a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>2,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>