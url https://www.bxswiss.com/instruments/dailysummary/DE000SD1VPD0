--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adfd5a8e20b438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25272db2924b4f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc871ab6275a842a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf29e8e1942242b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5025eb8c64614414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc871ab6275a842a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b6e14768f94cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf29e8e1942242b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,535</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,510</x:t>
-[...43 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,140</x:t>
-[...279 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>