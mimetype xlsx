--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25272db2924b4f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8863b1f5d87342ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf29e8e1942242b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8846469bef497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b6e14768f94cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf29e8e1942242b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6905b279c89549c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8846469bef497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,925</x:t>
-[...43 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,835</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,945</x:t>
-[...328 lines deleted...]
-          <x:t>2,300</x:t>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>