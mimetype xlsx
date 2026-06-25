--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8863b1f5d87342ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90806a72f0474f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8846469bef497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9254d3502c498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6905b279c89549c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8846469bef497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350c7cc66c8d4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9254d3502c498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,085</x:t>
-[...301 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>1,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>1,780</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>