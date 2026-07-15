--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90806a72f0474f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60ec6cb707c4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9254d3502c498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0335275db02404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350c7cc66c8d4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9254d3502c498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c3d84313234968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0335275db02404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...6 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...16 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,070</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>