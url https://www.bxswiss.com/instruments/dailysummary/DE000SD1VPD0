--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60ec6cb707c4630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6fa6c787a474647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0335275db02404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77a90e62b77e4738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c3d84313234968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0335275db02404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f348c9fa3fc445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77a90e62b77e4738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...43 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,806</x:t>
-[...345 lines deleted...]
-          <x:t>0,767</x:t>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,769</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>