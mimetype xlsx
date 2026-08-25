--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6fa6c787a474647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce1d1e0e436443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77a90e62b77e4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8610948d9e734278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f348c9fa3fc445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77a90e62b77e4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9960163f28c84d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8610948d9e734278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,668</x:t>
-[...151 lines deleted...]
-          <x:t>0,767</x:t>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,774</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>