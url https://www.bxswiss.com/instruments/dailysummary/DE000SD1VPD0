--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce1d1e0e436443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96aded65abc049ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8610948d9e734278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162adf48711d40f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9960163f28c84d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8610948d9e734278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce48f37092624e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162adf48711d40f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VPD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,979</x:t>
-[...549 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>