--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e78e05350654073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29730b09c7f4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99292f5d4ee4dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb7e4bea4e94975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1717f01d0a4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99292f5d4ee4dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad67c8dcfc04b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb7e4bea4e94975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VP55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...4 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,292</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,304</x:t>
-[...16 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,268</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...16 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>