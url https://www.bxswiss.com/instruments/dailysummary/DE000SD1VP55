--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29730b09c7f4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7a96050da04877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb7e4bea4e94975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c7f997a014422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad67c8dcfc04b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb7e4bea4e94975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc0d54665764c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c7f997a014422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VP55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,292</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,293</x:t>
-[...87 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,288</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>