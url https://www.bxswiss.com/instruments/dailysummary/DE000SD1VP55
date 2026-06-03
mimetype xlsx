--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7a96050da04877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf095a3023f0c4742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c7f997a014422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d7fe892e1a46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc0d54665764c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c7f997a014422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4153097780ab4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d7fe892e1a46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VP55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,239</x:t>
-[...114 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,209</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>