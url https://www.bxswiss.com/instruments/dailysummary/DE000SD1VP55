--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf095a3023f0c4742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5140acb61eaa4c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d7fe892e1a46c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd193b08e6c854a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4153097780ab4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d7fe892e1a46c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e2e3907f334957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd193b08e6c854a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VP55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,223</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,211</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,224</x:t>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...87 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,204</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...70 lines deleted...]
-          <x:t>0,196</x:t>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...242 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>