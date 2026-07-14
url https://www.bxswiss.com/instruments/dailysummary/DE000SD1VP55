--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5140acb61eaa4c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d63ef3a1eec472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd193b08e6c854a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fa5ade4b5a4173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e2e3907f334957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd193b08e6c854a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9894b32d7194970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fa5ade4b5a4173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VP55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,186</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...421 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
-[...107 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>