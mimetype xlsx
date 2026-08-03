--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d63ef3a1eec472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c9415060e94699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fa5ade4b5a4173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d23ed0764b748f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9894b32d7194970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fa5ade4b5a4173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875abb42fc444830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d23ed0764b748f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VP55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,143</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...11 lines deleted...]
-          <x:t>0,136</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...26 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
-[...43 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
-[...16 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>0,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>