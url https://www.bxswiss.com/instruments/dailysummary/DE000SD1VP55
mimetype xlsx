--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c9415060e94699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf794aca85225448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d23ed0764b748f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5fe197ef6d4b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875abb42fc444830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d23ed0764b748f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63a2f90361f54643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5fe197ef6d4b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VP55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,126</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>