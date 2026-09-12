--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf794aca85225448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec20f1faceb048c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5fe197ef6d4b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154bc68133f34a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63a2f90361f54643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5fe197ef6d4b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b1fa0351cb4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154bc68133f34a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VP55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,127</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...16 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...11 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
-[...4 lines deleted...]
-          <x:t>0,138</x:t>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,143</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>0,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>