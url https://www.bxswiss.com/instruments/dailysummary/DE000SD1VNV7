--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a801e555f0451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4071cde39f4be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95012c904aad4e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c5d52adfd24d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c997408bce7408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95012c904aad4e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf808f417622b4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c5d52adfd24d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>