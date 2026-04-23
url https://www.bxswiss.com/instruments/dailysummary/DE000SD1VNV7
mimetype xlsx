--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4071cde39f4be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4933664aaa4c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c5d52adfd24d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c58e77dfea406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf808f417622b4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c5d52adfd24d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117318929fcc4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c58e77dfea406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>58,460</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,710</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>56,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,910</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>