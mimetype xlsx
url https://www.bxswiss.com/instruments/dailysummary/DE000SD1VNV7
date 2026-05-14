--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4933664aaa4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27e831e188e4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c58e77dfea406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee8a2ca684348b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117318929fcc4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c58e77dfea406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d446a85a11745e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee8a2ca684348b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>