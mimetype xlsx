--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27e831e188e4173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150ef04c3566414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee8a2ca684348b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60792a2cb96b4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d446a85a11745e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee8a2ca684348b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231fcf3747e241bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60792a2cb96b4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,650</x:t>
-[...549 lines deleted...]
-          <x:t>74,065</x:t>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>