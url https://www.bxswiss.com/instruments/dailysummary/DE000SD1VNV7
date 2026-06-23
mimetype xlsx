--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150ef04c3566414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af2f439da2f4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60792a2cb96b4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a96b6b40a9448e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231fcf3747e241bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60792a2cb96b4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c68531439b4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a96b6b40a9448e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>70,365</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...262 lines deleted...]
-          <x:t>67,455</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>