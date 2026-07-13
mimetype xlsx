--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af2f439da2f4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re273ff5ec62b414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a96b6b40a9448e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c8789fa2ee47d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c68531439b4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a96b6b40a9448e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06690f29f72471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c8789fa2ee47d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>