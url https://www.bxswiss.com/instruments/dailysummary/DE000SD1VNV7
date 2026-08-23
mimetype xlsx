--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re273ff5ec62b414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7daf057fd04a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c8789fa2ee47d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812d5d3b78bd43f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06690f29f72471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c8789fa2ee47d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc372e2837c548e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812d5d3b78bd43f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>85,340</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,270</x:t>
-[...269 lines deleted...]
-          <x:t>101,010</x:t>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>