--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7daf057fd04a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d46b41ebe5d4da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812d5d3b78bd43f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306e8e058a444311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc372e2837c548e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812d5d3b78bd43f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459ace754f5b48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306e8e058a444311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>82,780</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,195</x:t>
-[...274 lines deleted...]
-          <x:t>80,780</x:t>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>