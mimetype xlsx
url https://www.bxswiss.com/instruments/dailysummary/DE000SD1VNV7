--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d46b41ebe5d4da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b51da0a3b14448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306e8e058a444311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea35ed55ea9f46ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459ace754f5b48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306e8e058a444311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412692a457e746b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea35ed55ea9f46ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>