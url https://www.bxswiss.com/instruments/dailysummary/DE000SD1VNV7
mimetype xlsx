--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b51da0a3b14448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90db1088e2d84048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea35ed55ea9f46ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51f1f517cf94c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412692a457e746b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea35ed55ea9f46ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049d3671188a4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51f1f517cf94c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>