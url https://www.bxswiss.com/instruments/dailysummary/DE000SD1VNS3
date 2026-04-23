--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06c31f4e92744b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc84111f31c40b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa56804091b484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R400113ed86a244c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cb376774fd44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa56804091b484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5003cff51e64216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R400113ed86a244c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,610</x:t>
-[...576 lines deleted...]
-          <x:t>18,605</x:t>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>