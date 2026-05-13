--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc84111f31c40b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdcf09ddde94ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R400113ed86a244c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3eb5e839cb4be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5003cff51e64216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R400113ed86a244c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d0f7c4c8d04674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3eb5e839cb4be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,845</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>13,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,200</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>