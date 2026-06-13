--- v6 (2026-05-13)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdcf09ddde94ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e754a0ca674fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3eb5e839cb4be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20e17de44264e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d0f7c4c8d04674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3eb5e839cb4be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09a4a74f49549ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20e17de44264e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>10,325</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,995</x:t>
-[...75 lines deleted...]
-          <x:t>11,580</x:t>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,205</x:t>
-[...269 lines deleted...]
-          <x:t>11,225</x:t>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>