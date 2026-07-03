--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e754a0ca674fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb50f4016053428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20e17de44264e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c84a1c3b454077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09a4a74f49549ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20e17de44264e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd400f771bab34323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c84a1c3b454077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>