--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb50f4016053428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaa1bacb6c946ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c84a1c3b454077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcbec6ae5dc488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd400f771bab34323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c84a1c3b454077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e92762af594424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcbec6ae5dc488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>6,460</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,415</x:t>
-[...269 lines deleted...]
-          <x:t>5,110</x:t>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>