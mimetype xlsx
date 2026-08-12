--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaa1bacb6c946ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra142980a489742c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcbec6ae5dc488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d603b0bfbb4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e92762af594424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcbec6ae5dc488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe448e16b7a4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d603b0bfbb4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,535</x:t>
-[...215 lines deleted...]
-          <x:t>5,400</x:t>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>5,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>