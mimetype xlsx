--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra142980a489742c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01724709fe83442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d603b0bfbb4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf734ceb2d350436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe448e16b7a4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d603b0bfbb4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be9504759f944a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf734ceb2d350436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,140</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,140</x:t>
-[...65 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,840</x:t>
-[...4 lines deleted...]
-          <x:t>5,250</x:t>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,510</x:t>
-[...151 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>5,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,580</x:t>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>