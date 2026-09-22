--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01724709fe83442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6592575e864ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf734ceb2d350436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5536b0fdb7849be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be9504759f944a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf734ceb2d350436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30184a4230504dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5536b0fdb7849be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>5,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>5,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,755</x:t>
-[...119 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,005</x:t>
-[...107 lines deleted...]
-          <x:t>5,775</x:t>
+          <x:t>6,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,325</x:t>
-[...161 lines deleted...]
-          <x:t>5,030</x:t>
+          <x:t>6,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>