--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6592575e864ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f13802be68c4f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5536b0fdb7849be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253d42916b074626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30184a4230504dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5536b0fdb7849be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade2d1f1def64d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253d42916b074626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,775</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,265</x:t>
-[...539 lines deleted...]
-          <x:t>6,445</x:t>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>