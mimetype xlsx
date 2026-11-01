--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f13802be68c4f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636a21f42acc4d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253d42916b074626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd739313bfc1a4a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade2d1f1def64d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253d42916b074626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb283d9a75e8d4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd739313bfc1a4a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,540</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>4,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>