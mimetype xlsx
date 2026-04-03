--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227e2f0aa2db453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15285a72b6c4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc0e9be7fea427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29d7d2d5949492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4da1b44375c4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc0e9be7fea427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78070588d9c24acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29d7d2d5949492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>62,010</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>67,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>