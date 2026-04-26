--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15285a72b6c4284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73403f98558c498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29d7d2d5949492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3e5cd61be04b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78070588d9c24acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29d7d2d5949492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d86020a317045c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3e5cd61be04b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>61,905</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,100</x:t>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>