--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73403f98558c498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e11573eb4f46ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3e5cd61be04b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425863d7aa7a4f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d86020a317045c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3e5cd61be04b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1543eee8aaa4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425863d7aa7a4f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>53,280</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>54,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>