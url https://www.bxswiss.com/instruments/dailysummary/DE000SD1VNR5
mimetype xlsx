--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e11573eb4f46ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13fefef8108e4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425863d7aa7a4f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra541b9046e78479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1543eee8aaa4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425863d7aa7a4f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ab3c0dbd6b4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra541b9046e78479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>51,775</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,750</x:t>
-[...156 lines deleted...]
-          <x:t>55,080</x:t>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>56,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>