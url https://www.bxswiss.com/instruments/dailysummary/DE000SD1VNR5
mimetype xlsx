--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13fefef8108e4ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bdf9abc0012450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra541b9046e78479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf855ef9f43d244c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ab3c0dbd6b4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra541b9046e78479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c6da53e9e64b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf855ef9f43d244c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>56,065</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,125</x:t>
-[...539 lines deleted...]
-          <x:t>47,620</x:t>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>