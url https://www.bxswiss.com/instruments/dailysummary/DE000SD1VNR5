--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bdf9abc0012450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb373cf3f3704750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf855ef9f43d244c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4122e82f8910404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c6da53e9e64b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf855ef9f43d244c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60670905730d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4122e82f8910404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>