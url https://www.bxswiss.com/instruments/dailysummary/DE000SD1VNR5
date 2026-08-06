--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb373cf3f3704750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31c18b68e854355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4122e82f8910404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3831dd22b943db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60670905730d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4122e82f8910404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc145ce26c4c34265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3831dd22b943db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>34,355</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,045</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>