--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31c18b68e854355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba48996044041b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3831dd22b943db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71cdb66cf594a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc145ce26c4c34265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3831dd22b943db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912733c7d79e42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71cdb66cf594a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>40,805</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...424 lines deleted...]
-          <x:t>37,730</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>