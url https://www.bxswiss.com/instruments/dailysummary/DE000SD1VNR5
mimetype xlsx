--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba48996044041b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d703a91c5514784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71cdb66cf594a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8b55bc9493498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912733c7d79e42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71cdb66cf594a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ba102d42a94e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8b55bc9493498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>43,865</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,400</x:t>
-[...485 lines deleted...]
-          <x:t>42,760</x:t>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>