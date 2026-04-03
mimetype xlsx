--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b674d2bc364b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra110ebba34d24a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1712734cf0034345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a75e028b414640"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf560ae22cabf4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1712734cf0034345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra464e9079b0d4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a75e028b414640" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,672</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,567</x:t>
-[...6 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,634</x:t>
-[...36 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>