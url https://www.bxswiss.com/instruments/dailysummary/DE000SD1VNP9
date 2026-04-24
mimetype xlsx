--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra110ebba34d24a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b6436ea2e84523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a75e028b414640"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28c3664004c41f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra464e9079b0d4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a75e028b414640" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2710505321444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28c3664004c41f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,498</x:t>
-[...210 lines deleted...]
-          <x:t>0,359</x:t>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,353</x:t>
-[...85 lines deleted...]
-          <x:t>0,407</x:t>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>