--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b6436ea2e84523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6189563ddefe4479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28c3664004c41f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf54efdb378e43a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2710505321444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28c3664004c41f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdce1c609244659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf54efdb378e43a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,352</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>30.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>31.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...414 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>