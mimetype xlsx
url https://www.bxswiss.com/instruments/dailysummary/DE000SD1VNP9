--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6189563ddefe4479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ad4ef8d68b431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf54efdb378e43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5579047bec473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdce1c609244659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf54efdb378e43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb20d111648444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5579047bec473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,392</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,367</x:t>
-[...21 lines deleted...]
-          <x:t>0,361</x:t>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...21 lines deleted...]
-          <x:t>0,342</x:t>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,347</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>