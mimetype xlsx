--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ad4ef8d68b431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca47d4a007f4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5579047bec473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd29e316f0f44fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb20d111648444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5579047bec473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ffa9fa1ca914127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd29e316f0f44fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...242 lines deleted...]
-          <x:t>0,608</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>