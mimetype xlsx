--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca47d4a007f4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dcc8564f4b4fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd29e316f0f44fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b018da732a54ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ffa9fa1ca914127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd29e316f0f44fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc290d3043cdf4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b018da732a54ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...60 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,686</x:t>
-[...112 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>