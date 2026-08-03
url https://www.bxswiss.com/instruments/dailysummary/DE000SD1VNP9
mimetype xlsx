--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dcc8564f4b4fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf001b7a6dd6a46df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b018da732a54ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re751b0515aa5476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc290d3043cdf4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b018da732a54ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ebe964c49743ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re751b0515aa5476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>0,597</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>0,634</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>