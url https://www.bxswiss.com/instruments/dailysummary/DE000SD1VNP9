--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf001b7a6dd6a46df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73d32324dc84e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re751b0515aa5476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0f645611d3497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ebe964c49743ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re751b0515aa5476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cde929cf124912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0f645611d3497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,740</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>