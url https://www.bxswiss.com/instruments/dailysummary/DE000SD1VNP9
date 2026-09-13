--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73d32324dc84e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4ad4cd0b0d4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0f645611d3497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3b610f34eb4983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cde929cf124912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0f645611d3497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra168265a6ab246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3b610f34eb4983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,933</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...16 lines deleted...]
-          <x:t>0,937</x:t>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,992</x:t>
-[...323 lines deleted...]
-          <x:t>1,200</x:t>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>