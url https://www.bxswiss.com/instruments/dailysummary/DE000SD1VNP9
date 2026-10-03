--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4ad4cd0b0d4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79d93e4497a4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3b610f34eb4983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637210737b3a4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra168265a6ab246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3b610f34eb4983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e32351907745c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637210737b3a4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...6 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...48 lines deleted...]
-          <x:t>1,100</x:t>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...119 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,265</x:t>
-[...387 lines deleted...]
-          <x:t>0,872</x:t>
+          <x:t>1,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>