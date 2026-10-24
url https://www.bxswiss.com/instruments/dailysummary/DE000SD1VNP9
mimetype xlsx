--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79d93e4497a4a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a33c93cd3f048ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637210737b3a4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c66bb72d284002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e32351907745c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637210737b3a4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbd2f472e274948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c66bb72d284002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...38 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...367 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>