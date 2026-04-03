--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e38397cea2846b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2466f1b14b4baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e9ca52c74b40de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954d914fb36c402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a9326ce71643a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e9ca52c74b40de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ea154720a54498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954d914fb36c402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,593</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,583</x:t>
-[...156 lines deleted...]
-          <x:t>0,672</x:t>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,641</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>