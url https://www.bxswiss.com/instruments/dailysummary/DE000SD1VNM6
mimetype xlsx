--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2466f1b14b4baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af0719d098c4b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954d914fb36c402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439f6ad028e94bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ea154720a54498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954d914fb36c402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516af51c91be4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439f6ad028e94bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,494</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,461</x:t>
-[...21 lines deleted...]
-          <x:t>0,404</x:t>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,377</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,331</x:t>
-[...117 lines deleted...]
-          <x:t>0,337</x:t>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>