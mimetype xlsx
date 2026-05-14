--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af0719d098c4b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a1dcb5051d44a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439f6ad028e94bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c5288383484b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516af51c91be4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439f6ad028e94bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e0cdca6d064ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c5288383484b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,328</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...11 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...485 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>