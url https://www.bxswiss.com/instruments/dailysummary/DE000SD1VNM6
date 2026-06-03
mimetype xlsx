--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a1dcb5051d44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86318cdad3e04361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c5288383484b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef012d9838741c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e0cdca6d064ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c5288383484b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4308f6b3e696488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef012d9838741c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,346</x:t>
-[...4 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,346</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,371</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,397</x:t>
-[...436 lines deleted...]
-          <x:t>0,332</x:t>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>