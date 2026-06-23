--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86318cdad3e04361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e16bfc242f48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef012d9838741c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca968ff4fc4436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4308f6b3e696488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef012d9838741c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc077211bb9684d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca968ff4fc4436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,326</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,326</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,441</x:t>
-[...117 lines deleted...]
-          <x:t>0,392</x:t>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>