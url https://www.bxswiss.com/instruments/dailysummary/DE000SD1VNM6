--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e16bfc242f48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfd58fa25fa43e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca968ff4fc4436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0da28ca974d47ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc077211bb9684d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca968ff4fc4436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d51ce309014b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0da28ca974d47ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,408</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>