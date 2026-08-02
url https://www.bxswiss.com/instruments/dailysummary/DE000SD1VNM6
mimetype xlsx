--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfd58fa25fa43e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree44e2b6088840dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0da28ca974d47ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf132e8a94dd846d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d51ce309014b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0da28ca974d47ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f9b27f0a14445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf132e8a94dd846d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,524</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...151 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>