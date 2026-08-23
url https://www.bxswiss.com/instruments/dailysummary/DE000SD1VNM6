--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree44e2b6088840dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b0be4e7b79460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf132e8a94dd846d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a16ce4fb4d42c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f9b27f0a14445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf132e8a94dd846d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eebe2870e464edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a16ce4fb4d42c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,586</x:t>
-[...134 lines deleted...]
-          <x:t>0,592</x:t>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,584</x:t>
-[...431 lines deleted...]
-          <x:t>0,634</x:t>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>