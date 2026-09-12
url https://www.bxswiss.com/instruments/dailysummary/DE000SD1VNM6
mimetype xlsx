--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b0be4e7b79460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb996dbbe40bb4b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a16ce4fb4d42c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e23abead7b84b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eebe2870e464edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a16ce4fb4d42c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9eb101958a0431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e23abead7b84b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,584</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...453 lines deleted...]
-          <x:t>0,492</x:t>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,519</x:t>
-[...63 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>