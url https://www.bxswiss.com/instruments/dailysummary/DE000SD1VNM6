--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb996dbbe40bb4b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd27a9659222400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e23abead7b84b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016222a36bdb48cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9eb101958a0431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e23abead7b84b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebe224a31ea4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016222a36bdb48cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>