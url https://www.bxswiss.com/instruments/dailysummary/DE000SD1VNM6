--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd27a9659222400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97c83e1274d41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016222a36bdb48cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebc987781b444f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebe224a31ea4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016222a36bdb48cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d949fa975349a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebc987781b444f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
-[...97 lines deleted...]
-          <x:t>0,436</x:t>
+          <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,434</x:t>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,486</x:t>
-[...274 lines deleted...]
-          <x:t>0,524</x:t>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>