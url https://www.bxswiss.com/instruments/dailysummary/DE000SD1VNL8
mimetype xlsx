--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f19657dd5264d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8214ed49f31c480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81478b85df234563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c1c62777ac4340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90be77ac8578483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81478b85df234563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9bdd95efe448ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c1c62777ac4340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,380</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,350</x:t>
-[...43 lines deleted...]
-          <x:t>5,100</x:t>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>4,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,725</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,790</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,620</x:t>
-[...6 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,765</x:t>
-[...63 lines deleted...]
-          <x:t>4,585</x:t>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>