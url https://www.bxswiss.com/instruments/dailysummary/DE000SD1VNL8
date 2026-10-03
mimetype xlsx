--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8214ed49f31c480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0234b64bffec4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c1c62777ac4340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdef0db2eac0416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9bdd95efe448ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c1c62777ac4340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5038a046f0b4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdef0db2eac0416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,315</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,950</x:t>
-[...16 lines deleted...]
-          <x:t>5,045</x:t>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,860</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,830</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>4,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>