--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0234b64bffec4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f776dda45094284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdef0db2eac0416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf910c752b3694f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5038a046f0b4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdef0db2eac0416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cedc6beade34158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf910c752b3694f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>4,460</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,445</x:t>
-[...134 lines deleted...]
-          <x:t>4,600</x:t>
+          <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,860</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,655</x:t>
-[...38 lines deleted...]
-          <x:t>4,895</x:t>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,885</x:t>
-[...220 lines deleted...]
-          <x:t>4,830</x:t>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>