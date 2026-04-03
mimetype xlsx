--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab562b36f6e40e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef1fd9044e414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54d1188716948e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b35768385e248f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6f006ad0be42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54d1188716948e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc12387693343e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b35768385e248f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,255</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>4,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,590</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>