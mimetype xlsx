--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef1fd9044e414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba5ac41b7ec4ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b35768385e248f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f54eb241a6e42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc12387693343e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b35768385e248f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5884d42d72344f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f54eb241a6e42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>3,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>