--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba5ac41b7ec4ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9456aaef9dd24017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f54eb241a6e42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ba8c381537471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5884d42d72344f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f54eb241a6e42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98457b33eb64ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ba8c381537471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...21 lines deleted...]
-          <x:t>3,370</x:t>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,320</x:t>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,035</x:t>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>3,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>