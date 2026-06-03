--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9456aaef9dd24017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefeb40f1d494225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ba8c381537471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dcfef4837d482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98457b33eb64ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ba8c381537471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4698a5354b72495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dcfef4837d482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,340</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,275</x:t>
-[...38 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,585</x:t>
-[...517 lines deleted...]
-          <x:t>3,430</x:t>
+          <x:t>3,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>