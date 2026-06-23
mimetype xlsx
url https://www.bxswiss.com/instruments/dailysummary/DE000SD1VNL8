--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefeb40f1d494225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19a6f2afec9483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dcfef4837d482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ff182a2bd544bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4698a5354b72495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dcfef4837d482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc198918777834259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ff182a2bd544bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,665</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,575</x:t>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>19.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,735</x:t>
-[...97 lines deleted...]
-          <x:t>4,060</x:t>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,850</x:t>
-[...16 lines deleted...]
-          <x:t>4,105</x:t>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,005</x:t>
-[...16 lines deleted...]
-          <x:t>4,150</x:t>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,985</x:t>
-[...70 lines deleted...]
-          <x:t>4,145</x:t>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,745</x:t>
-[...4 lines deleted...]
-          <x:t>3,860</x:t>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>