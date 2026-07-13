--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19a6f2afec9483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df662bd329b4cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ff182a2bd544bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109a1993b47d4351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc198918777834259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ff182a2bd544bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ac9f552c454a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109a1993b47d4351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,150</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,985</x:t>
-[...70 lines deleted...]
-          <x:t>4,145</x:t>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,745</x:t>
-[...53 lines deleted...]
-          <x:t>3,875</x:t>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>