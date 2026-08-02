--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df662bd329b4cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aeceff87da0474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109a1993b47d4351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eafa1a80bf41d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ac9f552c454a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109a1993b47d4351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e01e95dd364cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eafa1a80bf41d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>4,860</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,980</x:t>
-[...16 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,090</x:t>
-[...21 lines deleted...]
-          <x:t>5,050</x:t>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>5,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>