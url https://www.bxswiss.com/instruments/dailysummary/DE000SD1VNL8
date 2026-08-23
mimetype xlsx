--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aeceff87da0474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f19657dd5264d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eafa1a80bf41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81478b85df234563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e01e95dd364cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eafa1a80bf41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90be77ac8578483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81478b85df234563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,080</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>5,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>5,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>