--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30785de82b414a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd117813ae04aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2736d660903348d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redae5d480d1d483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171f8ec881974e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2736d660903348d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce72445b69e419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redae5d480d1d483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>