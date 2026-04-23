--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd117813ae04aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9220d6a9ade34671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redae5d480d1d483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255d05e934dd4c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce72445b69e419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redae5d480d1d483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9508e1bb7ea24ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255d05e934dd4c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,666</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,580</x:t>
-[...26 lines deleted...]
-          <x:t>0,589</x:t>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>