--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9220d6a9ade34671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e89e79667d4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255d05e934dd4c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0f06be3b8b4a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9508e1bb7ea24ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255d05e934dd4c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a06e86a79740be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0f06be3b8b4a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,404</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,474</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>0,554</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>