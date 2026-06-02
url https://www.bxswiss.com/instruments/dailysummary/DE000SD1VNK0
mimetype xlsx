--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e89e79667d4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e4adbc397340f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0f06be3b8b4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16d02e0a4d740ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a06e86a79740be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0f06be3b8b4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d00743a970849a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16d02e0a4d740ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
-[...4 lines deleted...]
-          <x:t>0,603</x:t>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,512</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,502</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>