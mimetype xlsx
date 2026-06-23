--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e4adbc397340f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403a7699c72f4332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16d02e0a4d740ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758ad88e26604adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d00743a970849a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16d02e0a4d740ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca45d4f85924c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758ad88e26604adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,502</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>0,414</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>