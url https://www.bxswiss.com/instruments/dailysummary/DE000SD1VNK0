--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403a7699c72f4332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c2723b4dc149ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758ad88e26604adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4fe540783de4c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca45d4f85924c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758ad88e26604adb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9f1138cc924e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4fe540783de4c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,410</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...435 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...16 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,499</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>