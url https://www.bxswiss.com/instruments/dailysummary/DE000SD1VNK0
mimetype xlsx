--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c2723b4dc149ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f008b4df0d64cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4fe540783de4c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda884add18c745ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9f1138cc924e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4fe540783de4c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520c553e543c4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda884add18c745ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>