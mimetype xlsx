--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96781de54694dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545f0b436c454cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ac96879ef7421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb81a60bbb104555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716c5d6bbde64d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ac96879ef7421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b52cefe1c64a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb81a60bbb104555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>8,970</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,685</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>7,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,840</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>