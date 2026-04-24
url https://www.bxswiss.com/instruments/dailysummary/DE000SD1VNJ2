--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545f0b436c454cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c74efe614074c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb81a60bbb104555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d013e6c4fb648d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b52cefe1c64a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb81a60bbb104555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b50f27ba2234d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d013e6c4fb648d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,565</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,440</x:t>
-[...188 lines deleted...]
-          <x:t>6,180</x:t>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>5,640</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>