--- v8 (2026-04-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c74efe614074c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4059703930974bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d013e6c4fb648d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2740671b9e9145ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b50f27ba2234d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d013e6c4fb648d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fd65d2326e4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2740671b9e9145ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,515</x:t>
-[...4 lines deleted...]
-          <x:t>5,245</x:t>
+          <x:t>5,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>5,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,475</x:t>
-[...431 lines deleted...]
-          <x:t>7,120</x:t>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>