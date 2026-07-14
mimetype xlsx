--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4059703930974bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71f518447a04925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2740671b9e9145ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ee5633afdf4bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fd65d2326e4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2740671b9e9145ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d518220eb94c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ee5633afdf4bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,610</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,570</x:t>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>15.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,735</x:t>
-[...112 lines deleted...]
-          <x:t>5,445</x:t>
+          <x:t>5,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,480</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>5,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>