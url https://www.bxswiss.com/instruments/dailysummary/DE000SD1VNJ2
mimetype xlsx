--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71f518447a04925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8163cca44b88417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ee5633afdf4bc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3fdb0992594c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d518220eb94c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ee5633afdf4bc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a37ebaae3304b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3fdb0992594c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,380</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>5,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>5,480</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>