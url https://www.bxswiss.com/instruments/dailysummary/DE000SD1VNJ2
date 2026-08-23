--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8163cca44b88417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd109f787774daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3fdb0992594c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf05e8fd6dd4474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a37ebaae3304b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3fdb0992594c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb103b8c307694bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf05e8fd6dd4474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,750</x:t>
-[...198 lines deleted...]
-          <x:t>4,575</x:t>
+          <x:t>4,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>