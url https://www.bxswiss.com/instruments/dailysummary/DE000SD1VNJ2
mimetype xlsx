--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd109f787774daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c8b457ad9448bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf05e8fd6dd4474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a94bbd9d71d4a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb103b8c307694bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf05e8fd6dd4474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ef5f1ecdbd4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a94bbd9d71d4a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,500</x:t>
+          <x:t>4,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,350</x:t>
-[...566 lines deleted...]
-          <x:t>4,980</x:t>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>