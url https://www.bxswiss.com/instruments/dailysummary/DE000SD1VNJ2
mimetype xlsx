--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c8b457ad9448bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdad04f9c2d241d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a94bbd9d71d4a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaed3eba63fa4c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ef5f1ecdbd4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a94bbd9d71d4a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd854e0c6660b4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaed3eba63fa4c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,095</x:t>
-[...97 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,740</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>4,700</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>4,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>