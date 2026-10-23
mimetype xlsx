--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdad04f9c2d241d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666b9b431eae4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaed3eba63fa4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9590f4a11e246a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd854e0c6660b4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaed3eba63fa4c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e386864a9a4493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9590f4a11e246a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Schindler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,200</x:t>
-[...21 lines deleted...]
-          <x:t>4,930</x:t>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>4,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,655</x:t>
-[...70 lines deleted...]
-          <x:t>4,785</x:t>
+          <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,720</x:t>
-[...70 lines deleted...]
-          <x:t>5,110</x:t>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,735</x:t>
-[...58 lines deleted...]
-          <x:t>4,700</x:t>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>