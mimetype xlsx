--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1d6f99dfec40ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60122487b624b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c15769146544ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab434007f554b17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76febcd2eacb41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c15769146544ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2654b8439141dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab434007f554b17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>7,410</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,975</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>6,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>