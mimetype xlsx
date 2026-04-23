--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60122487b624b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd457a9d2d6ad4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab434007f554b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f48124da3564275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2654b8439141dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab434007f554b17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref51273ce5bd45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f48124da3564275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>4,385</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>2,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>2,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>