--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd457a9d2d6ad4721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f33f4df0674243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f48124da3564275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89b501d10c3495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref51273ce5bd45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f48124da3564275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0fd715ec814732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89b501d10c3495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,030</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,525</x:t>
-[...313 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>