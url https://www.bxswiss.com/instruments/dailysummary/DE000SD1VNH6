--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f33f4df0674243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a3b1e79cd242fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89b501d10c3495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b84e4475cc148cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0fd715ec814732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89b501d10c3495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4c984fbce646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b84e4475cc148cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...33 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,180</x:t>
-[...85 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...134 lines deleted...]
-          <x:t>0,899</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>