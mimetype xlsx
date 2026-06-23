--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a3b1e79cd242fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9148500631de4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b84e4475cc148cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801515b2a0e74cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4c984fbce646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b84e4475cc148cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec64f45000b0404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801515b2a0e74cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...124 lines deleted...]
-          <x:t>0,923</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...313 lines deleted...]
-          <x:t>0,922</x:t>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,848</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,814</x:t>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>