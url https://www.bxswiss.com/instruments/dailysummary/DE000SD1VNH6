--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9148500631de4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5aaf7619d740db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801515b2a0e74cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51d354c69fc44d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec64f45000b0404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801515b2a0e74cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b53e3982fe243aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51d354c69fc44d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...48 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...31 lines deleted...]
-          <x:t>0,811</x:t>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,816</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,901</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,811</x:t>
-[...323 lines deleted...]
-          <x:t>0,779</x:t>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>