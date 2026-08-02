--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5aaf7619d740db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ebc530f0b024979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51d354c69fc44d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f6d81af34e453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b53e3982fe243aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51d354c69fc44d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae88ceb95a94bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f6d81af34e453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...431 lines deleted...]
-          <x:t>0,778</x:t>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>