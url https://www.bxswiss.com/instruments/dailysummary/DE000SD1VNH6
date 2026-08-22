--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ebc530f0b024979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb42dd7353943aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f6d81af34e453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37413eb976d248c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae88ceb95a94bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f6d81af34e453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb9377a830549af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37413eb976d248c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...134 lines deleted...]
-          <x:t>0,820</x:t>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>0,759</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>