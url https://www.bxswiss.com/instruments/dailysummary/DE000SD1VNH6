--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb42dd7353943aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115ea9de13da4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37413eb976d248c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa5722b01cd4b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb9377a830549af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37413eb976d248c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93998b12bddd4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa5722b01cd4b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,836</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,686</x:t>
-[...566 lines deleted...]
-          <x:t>0,673</x:t>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>