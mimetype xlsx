--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115ea9de13da4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd549f11cafbf4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa5722b01cd4b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48a2f2d255442cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93998b12bddd4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa5722b01cd4b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c90add22b84863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48a2f2d255442cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>