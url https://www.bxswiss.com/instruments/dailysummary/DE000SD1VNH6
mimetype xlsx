--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd549f11cafbf4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b8839438d74e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48a2f2d255442cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabc8a05069340bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c90add22b84863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48a2f2d255442cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe07e2b134c74435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabc8a05069340bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,513</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...48 lines deleted...]
-          <x:t>0,364</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,432</x:t>
-[...16 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,400</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>