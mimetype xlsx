--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5b5c926f1d41d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67fef2247514b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b615e477ae472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b3daf2f9cd4305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db001611bb445cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b615e477ae472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d48332f4107432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b3daf2f9cd4305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>