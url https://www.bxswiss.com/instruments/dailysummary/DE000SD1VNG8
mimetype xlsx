--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67fef2247514b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d22974bb7d414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b3daf2f9cd4305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9e2240e01840b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d48332f4107432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b3daf2f9cd4305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fa29ef9f6d4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9e2240e01840b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>14,875</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,725</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>