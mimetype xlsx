--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d22974bb7d414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda67795c6afa4274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9e2240e01840b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdfde24e0254fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fa29ef9f6d4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9e2240e01840b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11cf818a3da143d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdfde24e0254fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>13,645</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,715</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>