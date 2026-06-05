--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda67795c6afa4274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933636516b5a4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdfde24e0254fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065761d55feb4dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11cf818a3da143d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdfde24e0254fe5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a98e95df6d54a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065761d55feb4dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>9,520</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,905</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>