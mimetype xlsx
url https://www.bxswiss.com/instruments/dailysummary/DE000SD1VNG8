--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933636516b5a4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f4c2be0f4f40f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065761d55feb4dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f2a9002b9e4ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a98e95df6d54a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065761d55feb4dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ef9e64ab374abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f2a9002b9e4ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,580</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>7,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>