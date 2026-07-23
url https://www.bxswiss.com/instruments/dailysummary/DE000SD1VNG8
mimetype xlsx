--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f4c2be0f4f40f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5502ed2f234a455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f2a9002b9e4ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7152c98d8d4574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ef9e64ab374abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f2a9002b9e4ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539ea606b4984853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7152c98d8d4574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,250</x:t>
-[...156 lines deleted...]
-          <x:t>7,990</x:t>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,175</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>9,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>