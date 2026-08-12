--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5502ed2f234a455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a45a932e314d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7152c98d8d4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1fbfd14f0a4167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539ea606b4984853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7152c98d8d4574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff606da8a584b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1fbfd14f0a4167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,525</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>7,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>7,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,445</x:t>
+          <x:t>8,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,440</x:t>
-[...9 lines deleted...]
-          <x:t>8,175</x:t>
+          <x:t>8,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>