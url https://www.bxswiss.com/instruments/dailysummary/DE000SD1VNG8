--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a45a932e314d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93c22c8034e4942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1fbfd14f0a4167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154aa5695b544a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff606da8a584b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1fbfd14f0a4167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9705c8c336a4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154aa5695b544a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,550</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>8,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,890</x:t>
-[...151 lines deleted...]
-          <x:t>8,440</x:t>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,175</x:t>
-[...21 lines deleted...]
-          <x:t>6,920</x:t>
+          <x:t>7,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,635</x:t>
-[...333 lines deleted...]
-          <x:t>8,010</x:t>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>