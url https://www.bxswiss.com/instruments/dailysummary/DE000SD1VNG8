--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93c22c8034e4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7198db6e89b48e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154aa5695b544a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109551fe2c364af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9705c8c336a4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154aa5695b544a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620f38a5c1454f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109551fe2c364af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>6,865</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,855</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,645</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,245</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>