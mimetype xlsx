--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7198db6e89b48e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf185897a804dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109551fe2c364af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6d79dac60948a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620f38a5c1454f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109551fe2c364af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7894305b3fa84bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6d79dac60948a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,740</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,395</x:t>
-[...151 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>5,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>5,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>