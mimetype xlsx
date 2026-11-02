--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf185897a804dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2701c3f8594cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6d79dac60948a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2320958c260c48b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7894305b3fa84bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6d79dac60948a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371dbebddead432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2320958c260c48b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lindt &amp; Spruengli</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,835</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,910</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,850</x:t>
-[...38 lines deleted...]
-          <x:t>09.10.2026</x:t>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>3,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>