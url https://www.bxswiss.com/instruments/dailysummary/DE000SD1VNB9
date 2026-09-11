--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8c257def534430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdfb53662cb843d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed8bb1b627b4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1e7a51c56b4ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951d75c5c38842b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed8bb1b627b4f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305d27b42ff94a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1e7a51c56b4ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>5,555</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>6,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>6,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,280</x:t>
-[...114 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>5,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>5,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>