--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdfb53662cb843d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra145bebc42324e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1e7a51c56b4ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d5634463634e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305d27b42ff94a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1e7a51c56b4ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03aad52f34934915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d5634463634e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,050</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>6,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,280</x:t>
-[...114 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>5,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>5,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...73 lines deleted...]
-          <x:t>5,895</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>