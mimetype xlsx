--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra145bebc42324e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra260823a6c5d4536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d5634463634e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7071f53474964535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03aad52f34934915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d5634463634e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f09005611349be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7071f53474964535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>5,850</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>4,630</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>4,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>