--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035af29319bc4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954813e2d9aa4fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382444a265a94044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267988a545ca4643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb611ba3813554c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382444a265a94044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5d162c3cd24d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267988a545ca4643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,650</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,585</x:t>
-[...75 lines deleted...]
-          <x:t>4,250</x:t>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,210</x:t>
-[...264 lines deleted...]
-          <x:t>3,275</x:t>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,620</x:t>
-[...43 lines deleted...]
-          <x:t>3,135</x:t>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,125</x:t>
-[...107 lines deleted...]
-          <x:t>2,690</x:t>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>