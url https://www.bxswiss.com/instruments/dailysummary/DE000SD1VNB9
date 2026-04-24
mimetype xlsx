--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954813e2d9aa4fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8849656ee349d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267988a545ca4643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf09d6a527ee4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5d162c3cd24d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267988a545ca4643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d4d2c518ec4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf09d6a527ee4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,500</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,430</x:t>
-[...625 lines deleted...]
-          <x:t>2,645</x:t>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>