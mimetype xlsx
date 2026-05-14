--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8849656ee349d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929843d2e59c42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf09d6a527ee4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97173fefdfdf4307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d4d2c518ec4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf09d6a527ee4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673f25c5ca5c4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97173fefdfdf4307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,875</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,875</x:t>
-[...80 lines deleted...]
-          <x:t>2,815</x:t>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,115</x:t>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>3,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>