--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929843d2e59c42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab31481503b4819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97173fefdfdf4307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42ecb5a31d49b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673f25c5ca5c4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97173fefdfdf4307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3473cbea978441bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42ecb5a31d49b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,545</x:t>
-[...495 lines deleted...]
-          <x:t>4,755</x:t>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>