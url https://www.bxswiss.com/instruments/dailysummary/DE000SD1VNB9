--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab31481503b4819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270a30bb2f6f4bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42ecb5a31d49b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8bd53f3e3848ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3473cbea978441bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42ecb5a31d49b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3a3a83948c4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8bd53f3e3848ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,915</x:t>
-[...4 lines deleted...]
-          <x:t>3,660</x:t>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>3,820</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>