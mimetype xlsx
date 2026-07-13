--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270a30bb2f6f4bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a33982b5ba141dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8bd53f3e3848ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52405a8c73484a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3a3a83948c4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8bd53f3e3848ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4e5704006646b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52405a8c73484a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,910</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,575</x:t>
-[...161 lines deleted...]
-          <x:t>3,545</x:t>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>4,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,000</x:t>
-[...53 lines deleted...]
-          <x:t>3,935</x:t>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>