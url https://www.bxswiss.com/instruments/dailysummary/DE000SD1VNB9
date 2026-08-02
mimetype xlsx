--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a33982b5ba141dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4468df13a8e74d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52405a8c73484a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb521b48d69bd48b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4e5704006646b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52405a8c73484a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f93a80f9c54a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb521b48d69bd48b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>