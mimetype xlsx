--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4468df13a8e74d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8c257def534430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb521b48d69bd48b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed8bb1b627b4f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f93a80f9c54a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb521b48d69bd48b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951d75c5c38842b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed8bb1b627b4f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Julius Baer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VNB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,900</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,755</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>5,845</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>4,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>