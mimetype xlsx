--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fcdc2d658984896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f24079cabf44a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf7c4275f5a4c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a1d5c162174d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d38dd9ddcff42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf7c4275f5a4c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b00a30c995040f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a1d5c162174d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Oil WTI Light Crude Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,955</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>2,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>4,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>