--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f24079cabf44a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27d92ec01fe4419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a1d5c162174d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc353522573184c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b00a30c995040f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a1d5c162174d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9627b1a2f2f3489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc353522573184c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Oil WTI Light Crude Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,785</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...489 lines deleted...]
-          <x:t>27.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,435</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,355</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>