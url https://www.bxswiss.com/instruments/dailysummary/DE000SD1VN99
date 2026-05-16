--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27d92ec01fe4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d19103a21940ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc353522573184c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf71ee1ac3ab46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9627b1a2f2f3489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc353522573184c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0e3d591b2e4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf71ee1ac3ab46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Oil WTI Light Crude Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,215</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,070</x:t>
-[...389 lines deleted...]
-          <x:t>2,625</x:t>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>