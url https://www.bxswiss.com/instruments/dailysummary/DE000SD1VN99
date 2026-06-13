--- v9 (2026-05-16)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d19103a21940ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab8804db96b4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf71ee1ac3ab46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649bba9e707b41aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0e3d591b2e4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf71ee1ac3ab46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07712503281b4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649bba9e707b41aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Oil WTI Light Crude Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,125</x:t>
-[...598 lines deleted...]
-          <x:t>3,180</x:t>
+          <x:t>2,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>