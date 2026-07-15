--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab8804db96b4e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2bd26002414592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649bba9e707b41aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf48582bb1a043d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07712503281b4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649bba9e707b41aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d764dc637c24d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf48582bb1a043d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Oil WTI Light Crude Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>2,820</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,410</x:t>
-[...225 lines deleted...]
-          <x:t>2,460</x:t>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>