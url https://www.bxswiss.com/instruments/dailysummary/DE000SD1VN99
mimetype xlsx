--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2bd26002414592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2d83f07b62433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf48582bb1a043d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f22aa032bd24848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d764dc637c24d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf48582bb1a043d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500d40803c114616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f22aa032bd24848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Oil WTI Light Crude Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,340</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,860</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>