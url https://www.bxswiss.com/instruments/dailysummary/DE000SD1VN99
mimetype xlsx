--- v12 (2026-08-05)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2d83f07b62433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ce275b0b15474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f22aa032bd24848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1244feb811a74fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500d40803c114616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f22aa032bd24848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1048a290d7344192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1244feb811a74fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Oil WTI Light Crude Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>