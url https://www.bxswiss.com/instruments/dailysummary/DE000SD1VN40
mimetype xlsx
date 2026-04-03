--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8636c839d574455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2838a71475964b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad63174c368b4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806c0887385a43bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd903e2afbe450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad63174c368b4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1df4c3b52f49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806c0887385a43bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,680</x:t>
-[...26 lines deleted...]
-          <x:t>0,712</x:t>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>