--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2838a71475964b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbbd1c9a6614d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806c0887385a43bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130d3cd9231d4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1df4c3b52f49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806c0887385a43bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72edad4b634a4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130d3cd9231d4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,728</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,769</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,692</x:t>
-[...544 lines deleted...]
-          <x:t>1,030</x:t>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>