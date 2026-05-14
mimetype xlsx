--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbbd1c9a6614d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5914ce029fc41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130d3cd9231d4573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a45efc88f58467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72edad4b634a4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130d3cd9231d4573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9079e61b9042d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a45efc88f58467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,120</x:t>
-[...21 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>1,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...355 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>1,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>