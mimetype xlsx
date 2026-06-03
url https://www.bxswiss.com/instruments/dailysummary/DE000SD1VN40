--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5914ce029fc41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331a00349ff4403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a45efc88f58467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043a34968eab4b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9079e61b9042d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a45efc88f58467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8298d817128f4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043a34968eab4b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...21 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,808</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>