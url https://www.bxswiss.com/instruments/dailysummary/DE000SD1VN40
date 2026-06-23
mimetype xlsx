--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331a00349ff4403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f944c474a1416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043a34968eab4b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ac6e90211b4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8298d817128f4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043a34968eab4b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538a52b3a167465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ac6e90211b4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...16 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,933</x:t>
-[...16 lines deleted...]
-          <x:t>0,948</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...119 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,360</x:t>
-[...225 lines deleted...]
-          <x:t>0,955</x:t>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>