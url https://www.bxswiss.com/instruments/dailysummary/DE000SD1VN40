--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f944c474a1416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf7f98682994417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ac6e90211b4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885bb0a143c34813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538a52b3a167465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ac6e90211b4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebba35066f704069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885bb0a143c34813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,150</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,220</x:t>
-[...26 lines deleted...]
-          <x:t>1,160</x:t>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,120</x:t>
-[...75 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,808</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>1,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>