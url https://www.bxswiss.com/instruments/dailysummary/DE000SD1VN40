--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf7f98682994417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0de0c58e214b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885bb0a143c34813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238b359404ed4e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebba35066f704069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885bb0a143c34813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298e049f433c40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238b359404ed4e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,947</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>