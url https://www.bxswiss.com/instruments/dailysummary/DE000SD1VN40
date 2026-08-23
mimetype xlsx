--- v14 (2026-08-02)
+++ v15 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0de0c58e214b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f199a5461624e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238b359404ed4e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5363fceece1454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298e049f433c40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238b359404ed4e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36e22f6f898478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5363fceece1454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>