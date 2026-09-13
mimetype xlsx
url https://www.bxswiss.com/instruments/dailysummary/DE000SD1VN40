--- v15 (2026-08-23)
+++ v16 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f199a5461624e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddff39f95658419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5363fceece1454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9065bf7989428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36e22f6f898478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5363fceece1454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9851571c23cb4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9065bf7989428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,174</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,164</x:t>
-[...80 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,172</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
-[...16 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...242 lines deleted...]
-          <x:t>0,128</x:t>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>