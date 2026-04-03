--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdfb32724cd465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344be2d10ece46a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48fdf85a5a3242e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52455a8453e453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd220dbed8c294f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48fdf85a5a3242e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3eb6fc5d93144f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52455a8453e453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...75 lines deleted...]
-          <x:t>2,085</x:t>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>1,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>