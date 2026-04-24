--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344be2d10ece46a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134d7c5045364171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52455a8453e453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5679120ed94de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3eb6fc5d93144f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52455a8453e453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6da2877fec343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5679120ed94de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...544 lines deleted...]
-          <x:t>1,760</x:t>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>