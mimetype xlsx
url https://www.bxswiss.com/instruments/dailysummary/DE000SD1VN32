--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134d7c5045364171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e400b6f6ea74179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5679120ed94de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6443b17fb8c4f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6da2877fec343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5679120ed94de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758a7a22040f4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6443b17fb8c4f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,450</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,120</x:t>
-[...97 lines deleted...]
-          <x:t>2,235</x:t>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,185</x:t>
-[...171 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>