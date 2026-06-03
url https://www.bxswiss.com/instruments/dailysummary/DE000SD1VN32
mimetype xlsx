--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e400b6f6ea74179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42373ecf5c4547d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6443b17fb8c4f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eae513d2ef548a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758a7a22040f4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6443b17fb8c4f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c2a7f80492425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eae513d2ef548a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,200</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,985</x:t>
-[...259 lines deleted...]
-          <x:t>2,180</x:t>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,015</x:t>
-[...114 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,605</x:t>
-[...43 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,075</x:t>
-[...53 lines deleted...]
-          <x:t>3,810</x:t>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>