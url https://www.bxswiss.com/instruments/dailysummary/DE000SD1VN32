--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42373ecf5c4547d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8bd739d9a843ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eae513d2ef548a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295b49ac9351489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c2a7f80492425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eae513d2ef548a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b19a67c8ca42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295b49ac9351489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...53 lines deleted...]
-          <x:t>2,885</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,605</x:t>
-[...367 lines deleted...]
-          <x:t>2,730</x:t>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,730</x:t>
-[...80 lines deleted...]
-          <x:t>3,575</x:t>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>