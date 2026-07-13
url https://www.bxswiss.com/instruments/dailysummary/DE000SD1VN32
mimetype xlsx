--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8bd739d9a843ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634b2b08e5864c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295b49ac9351489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0b93662ed84ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b19a67c8ca42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295b49ac9351489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006caef18418454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0b93662ed84ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,730</x:t>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,730</x:t>
-[...249 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,035</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>