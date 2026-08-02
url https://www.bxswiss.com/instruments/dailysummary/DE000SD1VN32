--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634b2b08e5864c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc8cdf56037453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0b93662ed84ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2669ffade5a47c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006caef18418454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0b93662ed84ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259fba888e654284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2669ffade5a47c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,110</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>0,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>