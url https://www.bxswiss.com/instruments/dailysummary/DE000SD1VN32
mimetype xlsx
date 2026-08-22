--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc8cdf56037453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6561fa4373d477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2669ffade5a47c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb52fe9acb12437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259fba888e654284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2669ffade5a47c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc8fe8af4294f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb52fe9acb12437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...26 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>