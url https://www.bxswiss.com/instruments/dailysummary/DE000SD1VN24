--- v13 (2026-08-02)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65761168c0434316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c7ee9a817a42b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc0936541784259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644c0ca6a3594977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c74a37a488a42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc0936541784259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d380fe5091d4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644c0ca6a3594977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>18,940</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>