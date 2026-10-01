--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c7ee9a817a42b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada60809e50b4d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644c0ca6a3594977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab6e5a731974958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d380fe5091d4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644c0ca6a3594977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980afc6041204fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab6e5a731974958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>18,835</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>22,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>