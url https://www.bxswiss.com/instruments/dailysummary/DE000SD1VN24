--- v15 (2026-10-01)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada60809e50b4d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a79dec9402445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab6e5a731974958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0bce1610774986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980afc6041204fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab6e5a731974958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee952b06eb14973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0bce1610774986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,180</x:t>
-[...215 lines deleted...]
-          <x:t>19,450</x:t>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,345</x:t>
-[...107 lines deleted...]
-          <x:t>16,870</x:t>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>