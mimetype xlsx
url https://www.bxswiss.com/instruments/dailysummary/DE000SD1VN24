--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfadacf771bc432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f52930531d4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6782a00984234b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c824c1ac404f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51fbb9c88314fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6782a00984234b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra890ff368b594527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c824c1ac404f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>26,880</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,090</x:t>
-[...296 lines deleted...]
-          <x:t>18,315</x:t>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>