--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f52930531d4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ce902ab7d641dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c824c1ac404f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd1b3c655b241fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra890ff368b594527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c824c1ac404f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaca8d6c7a1d4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd1b3c655b241fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>