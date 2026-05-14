--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ce902ab7d641dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963e9902025a41ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd1b3c655b241fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb127d04fc4484618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaca8d6c7a1d4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd1b3c655b241fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842f76eeaaec4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb127d04fc4484618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>