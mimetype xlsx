--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963e9902025a41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3175da96d56848d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb127d04fc4484618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785963f4bfff46fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842f76eeaaec4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb127d04fc4484618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5574eb6323a64576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785963f4bfff46fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>24,175</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,240</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>