--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3175da96d56848d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39a3f4ebe474484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785963f4bfff46fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91c79cbba474519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5574eb6323a64576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785963f4bfff46fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7348152dd6634e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91c79cbba474519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>