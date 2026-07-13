--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39a3f4ebe474484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8816f0666874e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91c79cbba474519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab3bb310bbf249c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7348152dd6634e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91c79cbba474519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a284668a5c4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab3bb310bbf249c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>