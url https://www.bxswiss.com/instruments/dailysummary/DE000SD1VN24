--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8816f0666874e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65761168c0434316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab3bb310bbf249c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc0936541784259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a284668a5c4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab3bb310bbf249c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c74a37a488a42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc0936541784259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Rio Tinto</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VN24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,130</x:t>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,490</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>