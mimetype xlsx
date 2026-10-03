--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1cad9a8399468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7355ef2ca22743c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f7abd047304e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90b7d96ffd141c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf172ac5b144b45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f7abd047304e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra868a2b479564806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90b7d96ffd141c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>181,090</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,050</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>122,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,840</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>