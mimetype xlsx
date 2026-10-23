--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7355ef2ca22743c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde1aadcb2a94943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90b7d96ffd141c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3cff9fdfb6d4a32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra868a2b479564806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90b7d96ffd141c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017a8404a54a4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3cff9fdfb6d4a32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>