--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a646237e6934004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ac1110f06c446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db0cba81c084094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d78f0ffb51489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd30bd1c561c4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db0cba81c084094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a77d4ea5ce4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d78f0ffb51489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>