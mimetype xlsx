--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ac1110f06c446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696b0927e3424bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d78f0ffb51489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c78ca8b79f4ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a77d4ea5ce4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d78f0ffb51489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fefd7bffe6491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c78ca8b79f4ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>