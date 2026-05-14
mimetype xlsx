--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696b0927e3424bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d1575c9ad54007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c78ca8b79f4ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29518150bdcb4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fefd7bffe6491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c78ca8b79f4ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c77f8b9e6a1461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29518150bdcb4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>