--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d1575c9ad54007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680fdcc8472447b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29518150bdcb4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fced550bba4805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c77f8b9e6a1461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29518150bdcb4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re589f1115deb40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fced550bba4805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>