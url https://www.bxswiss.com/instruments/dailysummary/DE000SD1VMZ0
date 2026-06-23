--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680fdcc8472447b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332edea3422249df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fced550bba4805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767bde6a3f494a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re589f1115deb40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fced550bba4805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d4ba231cc84809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767bde6a3f494a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>