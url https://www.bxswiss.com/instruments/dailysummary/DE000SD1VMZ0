--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332edea3422249df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828eac0a8a054275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767bde6a3f494a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb43826386184c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d4ba231cc84809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767bde6a3f494a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3484ee5d54a646a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb43826386184c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>