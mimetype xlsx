--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828eac0a8a054275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f376564fd8413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb43826386184c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f868641ef884e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3484ee5d54a646a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb43826386184c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb890faab723e4d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f868641ef884e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>