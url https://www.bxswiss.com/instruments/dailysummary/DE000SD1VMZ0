--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f376564fd8413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b17d868bf64abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f868641ef884e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8b0af1f0a449c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb890faab723e4d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f868641ef884e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c63568efda54713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8b0af1f0a449c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>