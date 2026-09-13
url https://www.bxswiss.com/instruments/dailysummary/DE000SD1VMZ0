--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b17d868bf64abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1cad9a8399468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8b0af1f0a449c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f7abd047304e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c63568efda54713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8b0af1f0a449c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf172ac5b144b45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f7abd047304e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,970</x:t>
-[...323 lines deleted...]
-          <x:t>181,090</x:t>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,050</x:t>
-[...80 lines deleted...]
-          <x:t>152,030</x:t>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>