--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcefae26e2494d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5db4b455d7843f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd3570ec71654857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19f1fcabcf44943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raedebd60081b4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd3570ec71654857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e04d9382cb2450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19f1fcabcf44943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>