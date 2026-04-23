--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5db4b455d7843f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2487af7c1b3546d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19f1fcabcf44943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e2fbbe68ee456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e04d9382cb2450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19f1fcabcf44943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb80f13dfc344fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e2fbbe68ee456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>