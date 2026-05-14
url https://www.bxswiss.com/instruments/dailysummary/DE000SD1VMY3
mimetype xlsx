--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2487af7c1b3546d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278406b1387a401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e2fbbe68ee456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0c0c14ec7745db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb80f13dfc344fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e2fbbe68ee456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb450ac8d3114442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0c0c14ec7745db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>