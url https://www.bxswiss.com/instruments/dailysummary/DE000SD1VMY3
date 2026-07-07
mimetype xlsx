--- v7 (2026-05-14)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278406b1387a401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76d4648db764cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0c0c14ec7745db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992ec6fa82c9457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb450ac8d3114442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0c0c14ec7745db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc45e73a0bb4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992ec6fa82c9457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>503,620</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>