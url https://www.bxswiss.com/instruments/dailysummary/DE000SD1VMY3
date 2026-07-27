--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76d4648db764cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref45d918802b417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992ec6fa82c9457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9524d93527c84bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbc45e73a0bb4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992ec6fa82c9457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ee53e88ee44c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9524d93527c84bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VMY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>