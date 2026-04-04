--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe7252814984fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8639bc508ba44938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22177fa4759496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52986e531e64927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22055929bebe4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22177fa4759496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc560cf76369a409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52986e531e64927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Georg Fischer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>