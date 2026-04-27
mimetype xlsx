--- v5 (2026-04-04)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8639bc508ba44938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6372849fa6964cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52986e531e64927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee3d47fba0b4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc560cf76369a409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52986e531e64927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c1ba6a82ed41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee3d47fba0b4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Georg Fischer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,567</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
-[...6 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,608</x:t>
-[...468 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>