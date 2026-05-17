--- v6 (2026-04-27)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6372849fa6964cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078aea0c8a304a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee3d47fba0b4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192d47a4a7ae442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c1ba6a82ed41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee3d47fba0b4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ceb6df796394a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192d47a4a7ae442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Georg Fischer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,532</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...134 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>0,574</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>