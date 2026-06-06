--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078aea0c8a304a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re435a13dd8f9446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192d47a4a7ae442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51aa2dbf5204c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ceb6df796394a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192d47a4a7ae442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra352d5f0dc4f4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51aa2dbf5204c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Georg Fischer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,706</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,680</x:t>
-[...87 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,634</x:t>
-[...97 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>