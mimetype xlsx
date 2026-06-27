--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re435a13dd8f9446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef633e2df9e46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51aa2dbf5204c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d87e824a53544ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra352d5f0dc4f4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51aa2dbf5204c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23fe667af854f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d87e824a53544ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Georg Fischer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,638</x:t>
-[...560 lines deleted...]
-        <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,623</x:t>
-[...26 lines deleted...]
-          <x:t>0,610</x:t>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>