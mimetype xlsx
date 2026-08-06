--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef633e2df9e46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d5da24ee2f4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d87e824a53544ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb4a4cb08cb4fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23fe667af854f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d87e824a53544ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a16293813b4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb4a4cb08cb4fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Georg Fischer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,654</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,629</x:t>
-[...65 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,688</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
-[...139 lines deleted...]
-          <x:t>0,560</x:t>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>