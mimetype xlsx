--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d5da24ee2f4dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc441c282dde34cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb4a4cb08cb4fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e019b491ead4c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a16293813b4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb4a4cb08cb4fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c1fa8f260c4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e019b491ead4c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Georg Fischer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...11 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...6 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...205 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>