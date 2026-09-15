--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc441c282dde34cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3586e0b9214f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e019b491ead4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d916bc39274d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c1fa8f260c4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e019b491ead4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924a9f6a9d774f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d916bc39274d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Georg Fischer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,245</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...119 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...355 lines deleted...]
-          <x:t>1,440</x:t>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>