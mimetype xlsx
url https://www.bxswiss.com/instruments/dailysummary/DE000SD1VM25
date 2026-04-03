--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec383fe0f32846e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b001b973ff04c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795aef33fb734aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra662a237460446a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808876c98aff4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795aef33fb734aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26e4586bb5d4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra662a237460446a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>