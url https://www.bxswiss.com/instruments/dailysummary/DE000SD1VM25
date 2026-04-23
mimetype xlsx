--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b001b973ff04c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43817212cf3c446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra662a237460446a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6529b067f6449ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re26e4586bb5d4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra662a237460446a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95758e2152f54e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6529b067f6449ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,260</x:t>
-[...630 lines deleted...]
-          <x:t>8,095</x:t>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>