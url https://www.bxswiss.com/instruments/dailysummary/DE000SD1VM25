--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43817212cf3c446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc3e8f5a0d54149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6529b067f6449ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b3ebd3a8e854859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95758e2152f54e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6529b067f6449ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ecdad18d56c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b3ebd3a8e854859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>9,335</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>9,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>