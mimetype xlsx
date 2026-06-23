--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc3e8f5a0d54149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab3f2d5d9844e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b3ebd3a8e854859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a16649505e46d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ecdad18d56c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b3ebd3a8e854859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b512147887a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a16649505e46d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>