--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab3f2d5d9844e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c14432908543f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a16649505e46d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212a77a8fc0b48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b512147887a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a16649505e46d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44262d4c487e494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212a77a8fc0b48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>