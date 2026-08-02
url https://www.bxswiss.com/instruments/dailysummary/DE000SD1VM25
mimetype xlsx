--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c14432908543f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80e02e09f5d4728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212a77a8fc0b48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a5bd6588df4767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44262d4c487e494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212a77a8fc0b48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa8b54116234886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a5bd6588df4767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>17,385</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>18,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,055</x:t>
-[...463 lines deleted...]
-          <x:t>18,275</x:t>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>