--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80e02e09f5d4728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refcf7284aecc42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a5bd6588df4767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e52ab02a4a74fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa8b54116234886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a5bd6588df4767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9d0ea4d0ae348f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e52ab02a4a74fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1VM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>24,640</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,065</x:t>
-[...65 lines deleted...]
-          <x:t>20,155</x:t>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,140</x:t>
-[...26 lines deleted...]
-          <x:t>22,145</x:t>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>20,940</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>