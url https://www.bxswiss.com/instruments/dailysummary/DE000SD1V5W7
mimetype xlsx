--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9bad72f1274edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28943880a6fe4fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ef251c12c64f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a61b2cbb554386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ce8249a83e4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ef251c12c64f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0f1599ce2b480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a61b2cbb554386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>