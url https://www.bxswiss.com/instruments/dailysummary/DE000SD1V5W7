--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28943880a6fe4fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0bebb377ce64110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a61b2cbb554386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957527bb8cc94b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0f1599ce2b480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a61b2cbb554386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3375097b814e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957527bb8cc94b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,128</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...26 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,151</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>