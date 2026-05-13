--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0bebb377ce64110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bcd085f2874fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957527bb8cc94b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66262f200e2348c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3375097b814e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957527bb8cc94b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7dc396cb504846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66262f200e2348c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,194</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,198</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,204</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...274 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>