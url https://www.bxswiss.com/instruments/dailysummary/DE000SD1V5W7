--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bcd085f2874fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ae6a5da0684865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66262f200e2348c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03fc255cdac14e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7dc396cb504846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66262f200e2348c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea23280a006415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03fc255cdac14e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,171</x:t>
-[...31 lines deleted...]
-          <x:t>0,143</x:t>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,176</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>