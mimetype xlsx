--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ae6a5da0684865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e31d710f509492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03fc255cdac14e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89683d9d4fc24ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea23280a006415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03fc255cdac14e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07611d30b9d741fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89683d9d4fc24ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,178</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>0,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>