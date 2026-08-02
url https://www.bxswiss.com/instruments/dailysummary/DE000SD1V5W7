--- v11 (2026-06-22)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e31d710f509492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2730899d9e4608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89683d9d4fc24ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff154cf42bb4627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07611d30b9d741fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89683d9d4fc24ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2428af77794e4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff154cf42bb4627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,178</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>