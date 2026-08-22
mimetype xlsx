--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2730899d9e4608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418dd8efeaf64cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff154cf42bb4627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R832a369fb034486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2428af77794e4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff154cf42bb4627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd9e427ecaed40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R832a369fb034486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,227</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,214</x:t>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,209</x:t>
-[...6 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...426 lines deleted...]
-          <x:t>0,213</x:t>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,196</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>