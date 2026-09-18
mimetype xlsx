--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713237c0d4044c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fc517a150140f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423358cbd97b4e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09514f8eaff24393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207fcf832d6544c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423358cbd97b4e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c8e041a8a04725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09514f8eaff24393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>7,065</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,395</x:t>
-[...21 lines deleted...]
-          <x:t>7,220</x:t>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,105</x:t>
-[...414 lines deleted...]
-          <x:t>7,290</x:t>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>