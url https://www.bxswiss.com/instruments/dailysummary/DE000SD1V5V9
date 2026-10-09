--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fc517a150140f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ce5a1b104746ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09514f8eaff24393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea05f583a97c4b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c8e041a8a04725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09514f8eaff24393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf92ba66329cb4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea05f583a97c4b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,960</x:t>
-[...134 lines deleted...]
-          <x:t>7,270</x:t>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,055</x:t>
-[...431 lines deleted...]
-          <x:t>6,675</x:t>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>