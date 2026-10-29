--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ce5a1b104746ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27db118ff70f4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea05f583a97c4b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1139af8f02ec4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf92ba66329cb4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea05f583a97c4b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97935c9435d14ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1139af8f02ec4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>