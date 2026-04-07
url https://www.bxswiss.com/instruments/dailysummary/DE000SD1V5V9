--- v4 (2026-02-21)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237b51db4fe14225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67e20897a674617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6fdc4199d04acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093ad315c6f64e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfb61dfdd85424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6fdc4199d04acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re272ff578bfd4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093ad315c6f64e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...247 lines deleted...]
-          <x:t>6,960</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>09.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>7,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>8,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>7,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>