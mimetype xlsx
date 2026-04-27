--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67e20897a674617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64af0af8ee72479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093ad315c6f64e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af967bc09174cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re272ff578bfd4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093ad315c6f64e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b329f7e0eb4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af967bc09174cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,735</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,510</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,645</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>