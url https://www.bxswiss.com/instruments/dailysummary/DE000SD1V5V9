--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64af0af8ee72479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce162f6ef924dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af967bc09174cd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fbfb40bd864d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b329f7e0eb4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af967bc09174cd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621b426569164006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fbfb40bd864d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>9,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,140</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,820</x:t>
-[...247 lines deleted...]
-          <x:t>9,685</x:t>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>