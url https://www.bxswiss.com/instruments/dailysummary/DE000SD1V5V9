--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce162f6ef924dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183e830ee04b4a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fbfb40bd864d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4394db85994f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621b426569164006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fbfb40bd864d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc911510628154d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4394db85994f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,780</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,340</x:t>
-[...372 lines deleted...]
-          <x:t>9,080</x:t>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,985</x:t>
-[...139 lines deleted...]
-          <x:t>11,210</x:t>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>