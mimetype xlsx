--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183e830ee04b4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f40ba1651a4e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4394db85994f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b585add5364202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc911510628154d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4394db85994f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68d9a0b945345e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b585add5364202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,855</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,475</x:t>
-[...539 lines deleted...]
-          <x:t>9,120</x:t>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>