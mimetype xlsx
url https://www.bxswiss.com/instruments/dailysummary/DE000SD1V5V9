--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f40ba1651a4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8991be92a449be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b585add5364202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45c49b66d5f4961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68d9a0b945345e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b585add5364202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3783f738ef47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45c49b66d5f4961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>