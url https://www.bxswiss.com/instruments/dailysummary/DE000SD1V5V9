--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8991be92a449be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713237c0d4044c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45c49b66d5f4961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423358cbd97b4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3783f738ef47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45c49b66d5f4961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207fcf832d6544c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423358cbd97b4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Telefonica</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5V9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,470</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,675</x:t>
-[...141 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,350</x:t>
-[...387 lines deleted...]
-          <x:t>7,190</x:t>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>