--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d1f7754b384942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94b0c1f52ab4b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecc880cbdeb48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9daa926fe1164277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a13f4e0a575449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecc880cbdeb48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031c681802cd46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9daa926fe1164277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>