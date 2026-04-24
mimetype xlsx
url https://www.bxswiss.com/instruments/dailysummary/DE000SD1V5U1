--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94b0c1f52ab4b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4582acf54146db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9daa926fe1164277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e06632d3c064a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031c681802cd46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9daa926fe1164277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783d9191c91f45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e06632d3c064a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>