--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4582acf54146db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc45c58d6e54f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e06632d3c064a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010c1965b7c94e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783d9191c91f45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e06632d3c064a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b70736104142f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010c1965b7c94e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>