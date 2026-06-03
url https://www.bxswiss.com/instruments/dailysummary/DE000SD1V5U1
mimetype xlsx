--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc45c58d6e54f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92612b8230844045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010c1965b7c94e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e090da56bb54e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b70736104142f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010c1965b7c94e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9a01db8ea34d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e090da56bb54e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>