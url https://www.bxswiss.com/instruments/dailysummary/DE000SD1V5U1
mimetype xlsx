--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92612b8230844045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb92dd5d15a43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e090da56bb54e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c99ffa5f5e94631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9a01db8ea34d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e090da56bb54e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dba0e6c18354a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c99ffa5f5e94631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,255</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,320</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>92,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,890</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>