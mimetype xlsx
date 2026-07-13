--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb92dd5d15a43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0155e8bced4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c99ffa5f5e94631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73e8ef6731f49ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dba0e6c18354a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c99ffa5f5e94631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec81fc71e2e648b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73e8ef6731f49ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>