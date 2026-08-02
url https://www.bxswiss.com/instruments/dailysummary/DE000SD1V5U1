--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0155e8bced4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938b5f374e96484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73e8ef6731f49ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642ac1fb139545d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec81fc71e2e648b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73e8ef6731f49ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd9b4ae3a704a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642ac1fb139545d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,015</x:t>
-[...549 lines deleted...]
-          <x:t>104,945</x:t>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>