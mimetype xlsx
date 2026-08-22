--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938b5f374e96484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8956152d8845ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642ac1fb139545d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8680316fafbb462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd9b4ae3a704a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642ac1fb139545d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ccebb75c384166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8680316fafbb462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>102,545</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>149,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>