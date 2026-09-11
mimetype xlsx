--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8956152d8845ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce4fd3c9a394418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8680316fafbb462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7389de58ce2449c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ccebb75c384166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8680316fafbb462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ef8e38f2384f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7389de58ce2449c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>