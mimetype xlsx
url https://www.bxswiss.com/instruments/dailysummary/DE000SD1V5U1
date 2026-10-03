--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce4fd3c9a394418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f2caab5b74810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7389de58ce2449c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b618ab8c7ae4ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ef8e38f2384f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7389de58ce2449c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed0d0e13a2249de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b618ab8c7ae4ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>