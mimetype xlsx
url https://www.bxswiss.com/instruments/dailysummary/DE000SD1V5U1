--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f2caab5b74810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fed63efcfd2498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b618ab8c7ae4ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d8ca8a0ad54fd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed0d0e13a2249de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b618ab8c7ae4ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde806c2ba58345b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d8ca8a0ad54fd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Societe Generale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5U1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>