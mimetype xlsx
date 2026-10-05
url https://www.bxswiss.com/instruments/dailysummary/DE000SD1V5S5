--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db5c78976494933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1673b3c67330412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0121187316d34e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3537c93bf954d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21b2ce6b7664e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0121187316d34e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c59111ce7d74154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3537c93bf954d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,950</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,250</x:t>
-[...43 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,665</x:t>
-[...259 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>9,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,575</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>10,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>