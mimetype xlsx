--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1673b3c67330412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865db9be6002408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3537c93bf954d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baadc6349004eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c59111ce7d74154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3537c93bf954d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b59a1317ab34c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baadc6349004eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>8,975</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,975</x:t>
-[...48 lines deleted...]
-          <x:t>10,220</x:t>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,100</x:t>
-[...350 lines deleted...]
-          <x:t>9,575</x:t>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>