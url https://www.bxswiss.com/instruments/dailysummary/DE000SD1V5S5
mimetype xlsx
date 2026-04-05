--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2608e6fae70a468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305fdb5d7eb045eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203ed2f31821444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d13a9df05664f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5409e03cad7d4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203ed2f31821444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf37a8ecd7ba4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d13a9df05664f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...355 lines deleted...]
-          <x:t>13,245</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,775</x:t>
-[...75 lines deleted...]
-          <x:t>15,875</x:t>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,335</x:t>
-[...87 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>14,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>