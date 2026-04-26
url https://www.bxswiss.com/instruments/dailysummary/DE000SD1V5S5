--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305fdb5d7eb045eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2035512af3d4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d13a9df05664f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ef2b317e874c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf37a8ecd7ba4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d13a9df05664f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f05e4996fb4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ef2b317e874c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>7,780</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,080</x:t>
-[...6 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,620</x:t>
-[...70 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,225</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>7,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>