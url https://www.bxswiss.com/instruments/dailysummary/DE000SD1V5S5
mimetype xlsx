--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2035512af3d4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806fcbff0ded4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ef2b317e874c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf670dfa8986a4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50f05e4996fb4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ef2b317e874c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfec947d9bf4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf670dfa8986a4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,620</x:t>
-[...31 lines deleted...]
-          <x:t>6,290</x:t>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,340</x:t>
-[...124 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,745</x:t>
-[...252 lines deleted...]
-          <x:t>6,225</x:t>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>