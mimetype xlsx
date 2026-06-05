--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806fcbff0ded4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ec1f1c87704f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf670dfa8986a4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854bed87cea845ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfec947d9bf4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf670dfa8986a4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9be5a3660324d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854bed87cea845ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,950</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,765</x:t>
-[...134 lines deleted...]
-          <x:t>6,925</x:t>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>6,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,065</x:t>
-[...355 lines deleted...]
-          <x:t>5,590</x:t>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>