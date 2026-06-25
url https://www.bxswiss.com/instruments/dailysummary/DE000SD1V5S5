--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ec1f1c87704f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5073a40335404ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854bed87cea845ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f5e8d1f84a410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9be5a3660324d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854bed87cea845ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efec3386e5545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f5e8d1f84a410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,000</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>6,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>8,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>