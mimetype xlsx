--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5073a40335404ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfec2186552a45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f5e8d1f84a410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f431bf7bd14700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efec3386e5545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f5e8d1f84a410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ab3be558e84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f431bf7bd14700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>