--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfec2186552a45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f237bf1845a4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f431bf7bd14700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf8deb917c944b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ab3be558e84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f431bf7bd14700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2d8a287c0547ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf8deb917c944b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,885</x:t>
-[...576 lines deleted...]
-          <x:t>3,600</x:t>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>