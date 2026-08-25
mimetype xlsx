--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f237bf1845a4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705ab69cb8ee40b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf8deb917c944b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074ec7dcb75142ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2d8a287c0547ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf8deb917c944b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ce7d253e3b4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074ec7dcb75142ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>3,360</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,270</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,015</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>