--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705ab69cb8ee40b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db5c78976494933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074ec7dcb75142ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0121187316d34e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ce7d253e3b4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074ec7dcb75142ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21b2ce6b7664e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0121187316d34e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5S5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>9,340</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,645</x:t>
-[...92 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,610</x:t>
-[...31 lines deleted...]
-          <x:t>9,010</x:t>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,135</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>11,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>