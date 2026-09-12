--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d20d333b5646d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bf7439ae6040bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411cf4fe7c3943cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10073202b8d4a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf41f31effc094aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411cf4fe7c3943cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ef135399564335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10073202b8d4a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>128,890</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>145,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>