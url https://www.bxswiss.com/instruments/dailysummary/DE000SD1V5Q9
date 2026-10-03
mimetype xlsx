--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bf7439ae6040bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9e6f7e18ce4e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10073202b8d4a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acfb8708132432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ef135399564335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10073202b8d4a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80883501371e496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acfb8708132432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>