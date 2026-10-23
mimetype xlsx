--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9e6f7e18ce4e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993f5e0250bb41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acfb8708132432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e11c8e542a6412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80883501371e496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acfb8708132432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7437e1338764650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e11c8e542a6412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>