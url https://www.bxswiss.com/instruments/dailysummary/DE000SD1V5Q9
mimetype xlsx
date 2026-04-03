--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b0e507c404487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ec5f5bc4064565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2988e047efa2446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ede5407b844d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70b900bc2ac442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2988e047efa2446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5621f667b4a04605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ede5407b844d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>88,185</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>