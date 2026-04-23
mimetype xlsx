--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ec5f5bc4064565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11397a653d842f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ede5407b844d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d6e5e57d2849bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5621f667b4a04605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ede5407b844d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58be3cbae8f4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d6e5e57d2849bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>