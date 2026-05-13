--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11397a653d842f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463d85ca78804074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d6e5e57d2849bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cec999af2764252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58be3cbae8f4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d6e5e57d2849bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969247cd46874ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cec999af2764252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>