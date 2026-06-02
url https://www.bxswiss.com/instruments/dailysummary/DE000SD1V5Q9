--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463d85ca78804074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f8976e986347a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cec999af2764252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781fa9d4eea24245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969247cd46874ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cec999af2764252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d389a63963c4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781fa9d4eea24245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>