--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f8976e986347a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07eb23af4bc4ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781fa9d4eea24245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4befaa7532df4716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d389a63963c4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781fa9d4eea24245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0f58fc265d407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4befaa7532df4716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>108,150</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,160</x:t>
-[...146 lines deleted...]
-          <x:t>119,845</x:t>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>115,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>