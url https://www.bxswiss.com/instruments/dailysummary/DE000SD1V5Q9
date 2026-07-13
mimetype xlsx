--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07eb23af4bc4ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d2a33a0e064b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4befaa7532df4716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85997912f8dc45c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0f58fc265d407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4befaa7532df4716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64df01171f84376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85997912f8dc45c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>