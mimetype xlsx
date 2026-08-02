--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d2a33a0e064b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b519c47c0e4d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85997912f8dc45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83257a5e16954481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64df01171f84376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85997912f8dc45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6824184be31e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83257a5e16954481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>119,050</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>93,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>