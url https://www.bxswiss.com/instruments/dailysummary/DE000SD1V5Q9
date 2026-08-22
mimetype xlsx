--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b519c47c0e4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d20d333b5646d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83257a5e16954481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411cf4fe7c3943cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6824184be31e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83257a5e16954481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf41f31effc094aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411cf4fe7c3943cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Shell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>