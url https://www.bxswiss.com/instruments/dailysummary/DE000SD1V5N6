--- v4 (2026-03-24)
+++ v5 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9981d4da72d4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af7059e905e4f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5661b2867bd94973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R828c9e933b8b4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf469f183ab53461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5661b2867bd94973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref07e8aed0494a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R828c9e933b8b4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...522 lines deleted...]
-          <x:t>4,140</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,760</x:t>
-[...53 lines deleted...]
-          <x:t>3,530</x:t>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>