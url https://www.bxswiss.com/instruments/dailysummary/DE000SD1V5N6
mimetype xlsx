--- v5 (2026-05-09)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af7059e905e4f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9912beaacad476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R828c9e933b8b4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0b8fdfbb8748b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref07e8aed0494a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R828c9e933b8b4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4beb897d074a4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0b8fdfbb8748b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,515</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,390</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...215 lines deleted...]
-          <x:t>2,565</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>