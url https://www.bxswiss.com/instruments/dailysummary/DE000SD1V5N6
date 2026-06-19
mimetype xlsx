--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9912beaacad476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f65a76f7014bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0b8fdfbb8748b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727dc356af8d4ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4beb897d074a4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0b8fdfbb8748b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cccbcb516b54b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727dc356af8d4ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,465</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...124 lines deleted...]
-          <x:t>2,535</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,220</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>1,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>