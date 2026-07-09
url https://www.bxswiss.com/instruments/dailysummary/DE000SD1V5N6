--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f65a76f7014bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175f6db2a567451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727dc356af8d4ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee9ca09ea54442e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cccbcb516b54b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727dc356af8d4ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17acdcbe756412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee9ca09ea54442e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,900</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,130</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,085</x:t>
-[...21 lines deleted...]
-          <x:t>2,315</x:t>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...517 lines deleted...]
-          <x:t>2,155</x:t>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>