--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175f6db2a567451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80da64ed0b34a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee9ca09ea54442e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa85af9aa25845aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb17acdcbe756412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee9ca09ea54442e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e4f3731ff645f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa85af9aa25845aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>2,155</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,955</x:t>
-[...80 lines deleted...]
-          <x:t>2,155</x:t>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>2,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,260</x:t>
-[...274 lines deleted...]
-          <x:t>2,930</x:t>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>