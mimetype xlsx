--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80da64ed0b34a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra506350b049640b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa85af9aa25845aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42270b5d847a4006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e4f3731ff645f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa85af9aa25845aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7e3f4b3a6a4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42270b5d847a4006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,850</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,695</x:t>
-[...161 lines deleted...]
-          <x:t>2,965</x:t>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,495</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>