--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra506350b049640b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95fb41403d54051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42270b5d847a4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0efa19da546a43ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7e3f4b3a6a4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42270b5d847a4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2534c33eafd6495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0efa19da546a43ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Fresenius</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD1V5N6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>4,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>